--- v0 (2026-02-08)
+++ v1 (2026-06-10)
@@ -10,637 +10,9986 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8608" uniqueCount="3280">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VA</t>
   </si>
   <si>
     <t>Voto de Aplausos</t>
   </si>
   <si>
     <t>Armando  Melo</t>
   </si>
   <si>
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/8/voto_de_aplausos_no_01.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/8/voto_de_aplausos_no_01.pdf</t>
   </si>
   <si>
     <t>Concessão de VOTO DE APLAUSOS à Fábio Anacleto da costa</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ramon Menezes</t>
   </si>
   <si>
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/36/voto_de_aplausos_02_2026_ver_ramon_menezes_psb.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/36/voto_de_aplausos_02_2026_ver_ramon_menezes_psb.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, requeiro a concessão de VOTO DE APLAUSOS à atriz guarabirense Cely Farias, integrante do elenco do filme “O agente secreto”, pela relevante contribuição artística e cultural à cidade de Guarabira, ao cinema brasileiro e pelo destaque nacional e internacional da obra, que recebeu premiações e 04 indicações ao Oscar.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Neide de Teotônio</t>
   </si>
   <si>
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/38/voto_de_aplausos_padre_raul_2026_assinado.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/38/voto_de_aplausos_padre_raul_2026_assinado.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS ao PADRE RAUL RODRIGUES DA COSTA NETO, pela organização e realização do Novenário de Nossa Senhora da Luz ano 2026.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Saulo Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/50/aplausos_assinado_04.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/50/aplausos_assinado_04.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, requeiro a concessão de VOTO DE APLAUSOS à Excelentíssima Prefeita Constitucional deste município Maria Hailéa Araújo Toscano, por ter realizado a Festa da Luz 2026.</t>
   </si>
   <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Gerson Cândido</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/66/voto_de_aplausos_-_farma.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Nos termos do art. 139 do Regimento Interno da Câmara Municipal de_x000D_
+Guarabira, requeiro a concessão de VOTO DE APLAUSOS às farmacêuticas_x000D_
+Amanda, Maria da Luz e Laedja, pela brilhante apresentação do trabalho de_x000D_
+especialização em Saúde da Família, com o tema “Construção de uma_x000D_
+Cartilha de Orientação sobre o Uso Seguro de Medicamentos em_x000D_
+Gestantes”.</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Nal Fernandes</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/70/voto_de_aplausos_-_ao_jornalista_evandresson_braz_pela_passagem_de_seu_aniversario_natalicio..pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de VOTO DE APLAUSOS ao jornalista Evandresson Braz, pela passagem de seu aniversário natalício, ocorrido nesta data, 10 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/71/voto_de_aplausos_-_ao_senhor_onildo_silva_almeida_filho_grao-mestre_de_honra_do_grande_oriente_da_paraiba_pela_passagem_de_seu_aniversario_natalicio..pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de VOTO DE APLAUSOS ao senhor Onildo Silva Almeida Filho, Grão-Mestre de Honra do Grande Oriente da Paraíba, pela passagem de seu aniversário natalício, ocorrido nesta data, 10 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/72/voto_de_aplausos_-_ao_senhor_jose_antonio_batista_da_cunha_conhecido_como_toinho_pitombeira_grao-mestre_adjunto_do_grande_oriente_da_paraiba_pela_passagem_de_seu_aniversario_natalicio..pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de VOTO DE APLAUSOS ao senhor José Antônio Batista da Cunha, conhecido como Toinho Pitombeira, Grão-Mestre Adjunto do Grande Oriente da Paraíba (GOPB), pela passagem de seu aniversário natalício, ocorrido no dia 07 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/73/voto_de_aplausos_-_a_professora_ana_claudia_domingos_de_souza_professora_da_rede_municipal_de_ensino_de_guarabira_pela_passagem_de_seu_aniversario_natalicio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve requer a concessão de VOTO DE APLAUSOS à professora Ana Cláudia Domingos de Souza, professora da rede municipal de ensino de Guarabira, pela passagem de seu aniversário natalício, ocorrido nesta data, 10 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/141/voto_de_aplausos_no._10-2026_-_voto_de_aplausos_a_todos_os_membros_do_rotary_club_de_guarabira_pela_passagem_do_dia_do_rotaryano_comemorado_em_23_de_fevereiro..pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, o Vereador que este subscreve requer a concessão de VOTO DE APLAUSOS a todos os membros do Rotary Club de Guarabira, pela passagem do Dia do Rotaryano, comemorado em 23 de fevereiro.</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Alcides Camilo</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/159/voto_de_aplausos_a_jornalista_katharina_carvalho.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, requeiro a concessão de VOTO DE APLAUSOS à Jornalista Katharina Carvalho pelo lançamento do Tabloide Luz News jornal impresso lançado no dia 11 de fevereiro de 2026 em nosso município.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/181/voto_de_aplausos_12_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a concessão de VOTO DE APLAUSOS ao TC PM JOSIVALDO LUNA DA SILVA, como reconhecimento pelos serviços prestados na segurança pública, pautando seus atos com responsabilidade e compromisso na Polícia Militar da Paraíba durante os 30 (trinta) anos de efetivo serviço.</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/182/voto_de_aplausos_13_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a concessão de VOTO DE APLAUSOS ao MAJOR JOSÉ JOSÉLIO DE ARAÚJO DOS SANTOS, comandante do 4º BPM, como reconhecimento pelos serviços prestados na segurança pública, pautando seus atos com responsabilidade e compromisso na Polícia Militar da Paraíba durante os 30 (trinta) anos de efetivo serviço.</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/217/03.03._jose_alex_bruno_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, requeiro a concessão de VOTO DE APLAUSOS ao Cabo QGP José Alex Bruno Ferreira da Silva, mat. 530.176-9, pelo ato de bravura, onde mesmo de folga, prestou apoio a ocorrência de incêndio, no dia, 03 de dezembro de 2025, no Bairro Primavera, em Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/253/voto_de_aplausos_no._15-2026_-_a_senhora_maria_de_guadalupe_de_albuquerque_cunha_por_ter_sido_escolhida_para_coordenar_o_nucleo_de_seguranca_do_paciente_do_hospital_distrital_de_belem-pb..pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS à Senhora Maria de Guadalupe de Albuquerque Cunha, por ter sido escolhida para coordenar o Núcleo de Segurança do Paciente do Hospital Distrital Luiz Alexandrino da Silva, na cidade de Belém.</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/254/voto_de_aplausos_no._16-2026_-_a_associacao_de_artes_e_cultura_de_guarabira_pela_renovacao_de_sua_diretoria_para_o_bienio_2026-2028..pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS à Associação de Artes e Cultura de Guarabira – AACG/PB, pela renovação de sua diretoria para o biênio 2026/2028, ocorrida em 28 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Célio Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/256/requerimento_017-_2026_-_mocao_de_louvor_e_congratulacoes_-_procuradora_maria_salete_porto.pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de MOÇÃO de LOUVOR e CONGRATULAÇÕES à procuradora de justiça MARIA SALETE DE ARAÚJO MELO PORTO.</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/276/voto_de_aplausos_18_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS a IGREJA CONGREGACIONAL NOVA ALIANÇA, pela comemoração dos 07 anos de missão, celebrados neste mês de março, marcando uma trajetória de fé, serviço e relevantes contribuições espirituais e sociais à comunidade.</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/307/voto_de_aplausos_no._19-2026_-_ao_moto_clube_bodes_do_asfalto_pela_fundacao_da_faccao-subsede_guarabira-pb.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS ao Moto Clube Bodes do Asfalto, pela fundação da facção/subsede Guarabira/PB, importante iniciativa que fortalece o motociclismo organizado e a integração social em nosso município.</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/318/aplausos_assinado_20.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSO ao Excelentíssimo Desembargador Márcio Murilo da Cunha Ramos, por ter assumido o cargo de Presidente do TER-PB.</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/343/voto_de_aplausos_no._21-2026_-_ao_jovem_ubenilson_xavier_domingos_junior_em_razao_da_passagem_de_seu_aniversario_ocorrido_no_dia_12_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS ao jovem Ubenilson Xavier Domingos Júnior, em razão da passagem de seu aniversário, ocorrido no dia 12 de março de 2026.</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/344/voto_de_aplausos_no._22-2026_-_ao_senhor_valderedo_alexandro_de_souza_leledo_em_razao_da_passagem_de_seu_aniversario_ocorrido_no_dia_14_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>Voto de Aplausos ao senhor Valderedo Alexandro de Souza (Leledo), em razão da passagem de seu aniversário, ocorrido no dia 14 de março de 2026.</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
     <t>23</t>
   </si>
   <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/368/voto_de_aplausos_23_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS à Corrida para mulheres “POR MIM E VOU”, em nome da psicóloga Raylíssia Késsia, idealizadora da iniciativa, pela realização da 2ª edição do evento, ocorrida neste domingo, 15 de março, no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Júnior Ferreira</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/371/2026_-_requerimento_-_voto_de_aplausos_guaraves_-_50_anos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS à empresa GUARAVES ALIMENTOS, sediada em Guarabira, onde no ano de 2026 completa 50 anos de história, compromisso e trabalho não só por Guarabira, mas diversos municípios e estados, levando o nome dos guarabirenses pra o mundo;</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/398/voto_de_aplausos_25_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS ao 3º Batalhão de Bombeiro Militar da Paraíba (3º BBM), pela celebração de seus 34 anos de fundação, comemorados em 19 de março de 2026.</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/399/voto_de_aplausos_26_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS ao 4º Comando Regional de Bombeiro Militar da Paraíba (4º CRBM), pela passagem do seu 4º aniversário, celebrado em 19 de março de 2026.</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/435/voto_de_aplausos_no._27-2026_-_a_professora_sharllyne_mabbelly_laurindo_da_silva_em_razao_da_passagem_de_seu_aniversario_ocorrido_no_dia_21_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de VOTO DE APLAUSOS a professora Sharllyne Mabbelly Laurindo da Silva, em razão da passagem de seu aniversário, ocorrido no dia 21 de março de 2026.</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/461/voto_de_aplausos_1_2_correto.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, requeiro a concessão de VOTO DE APLAUSOS ao Excelentíssimo Senhor Governador do Estado da Paraíba, João Azevêdo, pelos relevantes investimentos realizados no município de Guarabira, através da execução de importantes obras e ações que têm contribuído significativamente para o desenvolvimento da cidade e melhoria da qualidade de vida da população.</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/462/voto_de_aplausos_2certo.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, requeiro a concessão de VOTO DE APLAUSOS à empresária Vivyan Lucena, em reconhecimento à realização da tradicional Festa das Mulheres de Guarabira, que na última quinta-feira comemorou 16 anos de história.</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/471/voto_de_aplausos_no._30-2026_-_ao_sargento_wellington_de_sousa_felix_em_razao_da_passagem_de_seu_aniversario_ocorrido_no_dia_23_de_marco_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de VOTO DE APLAUSOS ao Sargento Wellington de Sousa Félix, em razão da passagem de seu aniversário, ocorrido no dia 23 de março de 2026.</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Isaura Barbosa</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/496/va_31.2026_-_isaura_barbosa.pdf</t>
+  </si>
+  <si>
+    <t>- Voto de Aplauso ao 1º Sargento Geidione Cristiano Bernardo de Lima, em reconhecimento à sua atuação exemplar no exercício da função policial no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/519/va_32-_26.03_tiberio_limeira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer desta casa, a aprovação de Votos de Aplausos e Louvor ao Secretário de Estado da Administração TIBERIO LIMEIRA, pelos excelentes serviços prestados ao Estado da Paraíba afrente da Secretária de Administração.</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/528/aplausos_assinado_33.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSO ao Presidente da FAMUP, George Coelho, por ter realizado de forma magnifica o 3º CONFEP.</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/547/voto_de_aplausos_34_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS ao Srº ANDRÉ FREITAS DA SILVA FELIX, por sua nomeação como novo Secretário de Estado da Administração.</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/548/votos_de_aplausos_-_andre_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer desta casa, a aprovação de Votos de Aplausos à André Freitas da Silva pela nomeação para Secretário de Estado da Administração.</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/561/v.a_36.2026_-_jf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS ao Grupo do AUTO DA PAIXÃO e EJC LUZ, bem como a todos os participantes, integrantes pela realização do Auto da Paixão de Cristo, pelos 17 anos de história, levando a todos um belo espetáculo de cultura, emoção e aprendizado na Semana Santa, sempre ocorrendo a encenação na sexta feira santa, em nome do Coordenador Geral WANNDSON JOSÉ MOURA DAMIÃO;</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/562/v.a_37.2026_-_jf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS ao GRUPO REVOLUÇÃO JESUS, da Comunidade Nossa Senhora do Perpétuo Socorro, Bairro do Cordeiro bem como a todos os participantes, integrantes pela realização da da Paixão de Cristo, pelos 20 anos de história, levando a todos um belo espetáculo de cultura, emoção e aprendizado na Semana Santa, em nome da Coordenadora Geral DEYSIANE DA SILVA FERNANDES;</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/594/38._voto_de_aplausos_sr_juiz_antonio_cavalcante_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de VOTO DE APLAUSOS ao Excelentíssimo Sr. Juiz Antônio Cavalcante, em virtude de sua indicação para o cargo de Desembargador do Tribunal Regional do Trabalho da 13º Região, fato que evidencia sua destacada trajetória na magistratura e relevantes serviços prestados à sociedade Paraibana.</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/607/39._va_pe.elias_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, requeiro a concessão de VOTO DE APLAUSOS ao Pe. Elias Sales, em reconhecimento à sua designação para conduzir nossa Diocese na qualidade de Administrador Diocesano.</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/631/voto_de_aplausos_no._40_-2026_-_a_senhora_gilvaneide_ferreira_vidal_de_oliveira_pela_passagem_de_seu_aniversario_ocorrido_no_dia_12_de_abril_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de VOTO DE APLAUSOS a senhora Gilvaneide Ferreira Vidal de Oliveira, em razão da passagem de seu aniversário, ocorrido no dia 12 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/632/voto_de_aplausos_no._41_-2026_-_ao_instituto_do_autismo_amor_infinito_pela_realizacao_da_iv_caminhada_para_conscientizacao_sobre_o_autismo_ocorrida_em_12_de_abril_de_2026_no_municipio_de_guarabira...pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de VOTO DE APLAUSOS ao Instituto do Autismo Amor Infinito, em razão da realização da IV Caminhada para Conscientização sobre o Autismo, ocorrida no último dia 12 de abril de 2026, no município de Guarabira.</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Vando do Mutirão</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/649/aplausos_-_julio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, requeiro a concessão de VOTO DE APLAUSOS à JÚLIO CÉSAR  FRANCISCO , pelo trabalho executado interno no nosso gabinete e externamente.</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/698/voto_de_aplausos_no._43_-2026_-_ao_casal_niedson_dutra_e_geiliane_ellen_em_razao_do_nascimento_de_sua_filha_celina_ocorrido_no_dia_14_de_abril_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de VOTO DE APLAUSOS ao casal Niedson Dutra e Geiliane Ellen, em razão do nascimento de sua filha, Celina, ocorrido no dia 14 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/713/voto_de_aplausos_44_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a concessão de VOTO DE APLAUSOS a IGREJA CONGREGACIONAL DA DOM PEDRO II, pela passagem dos seus 89 anos de inauguração, comemorados no dia 21 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Novinho do Cordeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/720/voto_de_aplausos_45_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a concessão de VOTO DE APLAUSOS a Igreja Congregacional Nova Aliança, em razão da realização da 2ª Run Correndo para Cristo, ocorrida no último dia 21 de abril de 2026, no município de Guarabira, Paraíba.</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/740/46_voto_de_aplausos_major_franklin_trindade_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, requeiro a concessão de VOTO DE APLAUSOS  ao Major QOM Franklin Max Trindade Silva, ao Major QOEM Jarbas Fabiano Souza Lira e à Major QOEM Nadja Karla Araújo dos Reis Lira, em reconhecimento às suas promoções ao posto de Tenente-Coronel.</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/741/47_voto_de_aplausos_aos_capitoes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, requeiro a concessão de VOTO DE APLAUSOS ao Capitão QOEM Patrick Teles Barbosa Resende Teles, ao Capitão QOEM Andrey Jonas Andreza Silva e ao Capitão QOEM Ícaro David Leite de Lima, em reconhecimento às suas promoções ao posto de Major.</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/749/aa_voto_de_aplausos_a_baltazar_mauricio_dos_santos_filho.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, requeiro a concessão de VOTO DE APLAUSOS a Baltazar Mauricio dos Santos Filho, pela eleição ao cargo de Presidente da Associação das Quadrilhas Juninas do Brejo Paraibano.</t>
+  </si>
+  <si>
+    <t>755</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/755/voto_de_aplausos_49_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS a AO MAJOR QOEM ALLAN JONES ANDREZZA SILVA, pela nomeação ao cargo de Comandante do 4º Batalhão de Polícia Militar do Estado da Paraíba, ocorrida em 24 de abril de 2026, por ato do Governador do Estado, em reconhecimento à sua trajetória, competência e relevantes serviços prestados à segurança pública.</t>
+  </si>
+  <si>
+    <t>758</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/758/voto_de_aplausos_50_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS ao CORONEL QOEM SINVAL ALBUQUERQUE DA SILVA, pela nomeação ao cargo de COMANDANTE DO COMANDO DE POLICIAMENTO REGIONAL III (CPR-III) do estado da paraíba, por ato do governador do estado, em reconhecimento à sua trajetória, competência e relevantes serviços prestados à segurança pública.</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/763/voto_de_aplausos_51_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS à Paróquia Nossa Senhora da Luz, Catedral da Diocese de Guarabira-PB, pela passagem dos seus 189 anos de criação, celebrados em 27 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>817</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/817/voto_de_aplausos_no._52_-2026_-_ao_guarabirense_cleilson_antonio_luciano_de_morais_em_razao_da_conclusao_do_curso_de_administracao_pela_universidade_federal_da_paraiba..pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS ao guarabirense Cleilson Antônio Luciano de Morais, em razão da conclusão do curso de Administração pela Universidade Federal da Paraíba, em 05 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/832/voto_de_aplausos_53.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a concessão de VOTO DE APLAUSOS, ao Pe. Elias Sales.</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/837/voto_de_aplausos_54_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS ao jornalista Joseilton Gomes Vieira, autor do blog “CADERNO DE MATÉRIAS DO IKEDA”, pelos 19 anos de relevantes serviços prestados à comunicação e ao jornalismo da região de Guarabira/PB.</t>
+  </si>
+  <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/839/aa_55._voto_de_aplausos_a_joab_italo_da_silva_ferreira_pela_nomeacao_ao_cargo_de_gerente_regional_da_cagepa_no_brejo..pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS a Joab ítalo da Silva Ferreira, pela nomeação ao cargo de Gerente Regional da Cagepa no Brejo.</t>
+  </si>
+  <si>
+    <t>891</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/891/voto_de_aplausos_56_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Aplausos a Dom Edilson Soares Nobre, BISPO DA DIOCESE DE GUARABIRA, nomeado pelo Papa Leão XIV, em reconhecimento à sua nomeação e com votos de êxito em sua missão pastoral à frente da Diocese de Guarabira.</t>
+  </si>
+  <si>
+    <t>907</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/907/voto_de_aplausos_no._57_-2026_-_a_senhora_rosilene_paulino_em_razao_da_passagem_de_seu_aniversario_celebrado_no_dia_14_de_maio_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS à senhora Rosilene Paulino, em razão da passagem de seu aniversário, celebrado no dia 14 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>909</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/909/voto_de_aplausos_no._58_-2026_-_a_senhora_glaucia_max_anulino_de_melo_em_razao_da_passagem_de_seu_aniversario_celebrado_no_dia_15_de_maio_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS à senhora Glaucia Max Anulino de Melo, em razão da passagem de seu aniversário, celebrado no dia 15 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>910</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/910/voto_de_aplausos_no._59_-2026_-_a_graziele_max_em_razao_da_conclusao_do_curso_tecnico_em_enfermagem_importante_conquista_em_sua_trajetoria_academica_e_profissional..pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS à Graziele Max, em razão da conclusão do Curso Técnico em Enfermagem, importante conquista em sua trajetória acadêmica e profissional.</t>
+  </si>
+  <si>
+    <t>916</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/916/voto_de_aplausos_60_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Aplausos à atleta guarabirense MARIA LUIZA DA SILVA RODRIGUES, pela brilhante participação no Pan American Open Championships Kyorugui Under 21, realizado na cidade do Rio de Janeiro/RJ, onde conquistou medalha na modalidade Taekwondo, elevando o nome de Guarabira no cenário esportivo internacional.</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/946/voto_de_aplausos_no._61_-2026_-_a_senhora_lucrecia_rodrigues_em_razao_da_passagem_de_seu_aniversario_celebrado_no_dia_19_de_maio_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve requer a concessão de VOTO DE APLAUSOS à senhora Lucrécia Rodrigues, em razão da passagem de seu aniversário, celebrado no dia 19 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>961</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/961/voto_de_aplausos_62.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, requeiro a concessão de VOTO DE APLAUSOS, Antonio Alves dos Santos.</t>
+  </si>
+  <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/969/voto_de_aplausos_no._63_-2026_-_requer_a_concessao_de_voto_de_aplausos_a_jovem_emilly_amanda_correia_de_lima_em_razao_de_seu_ingresso_no_curso_de_servico_social_da_faculdade_eesap..pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de VOTO DE APLAUSOS à jovem EMILLY AMANDA CORREIA DE LIMA, em razão de seu ingresso no Curso de Serviço Social da Faculdade EESAP, importante passo em sua trajetória acadêmica e profissional.</t>
+  </si>
+  <si>
+    <t>972</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/972/64_dr_rodrigo_farias_ass.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, requeiro a concessão de VOTO DE APLAUSOS ao Dr. Rodrigo Farias, pela inauguração do empreendimento Cardio &amp; Gine.</t>
+  </si>
+  <si>
+    <t>973</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/973/65_dra_luciana_ronele_cavalcanti_de_souza_ass.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 139 do Regimento Interno da Câmara Municipal de Guarabira, requeiro a concessão de VOTO DE APLAUSOS a Dra. Luciana Ronele Cavalcanti de Souza, pela inauguração do empreendimento Cardio &amp; Gine.</t>
+  </si>
+  <si>
+    <t>986</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/986/voto_de_aplausos_66_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Aplausos à professora e cordelista Elciane de Lima Paulino, em reconhecimento ao lançamento do cordel “A Mulher que Dominou o Rei”, bem como por sua relevante contribuição à valorização da literatura de cordel, da cultura popular nordestina e da educação paraibana, destacando-se pelo incentivo à leitura, à escrita criativa e à preservação das tradições culturais do Nordeste brasileiro.</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1050/voto_de_aplausos_67_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Aplausos ao Padre José André, Reitor do Santuário Memorial de Frei Damião, pela organização e realização da 37ª Romaria de Frei Damião, no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>VP</t>
+  </si>
+  <si>
+    <t>Voto de Pesar</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/111/voto_de_pesar_no_09.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores, abaixo assinado requerem a Vossa Excelência ouvida a Casa, e na forma Regimental dessa Casa de Leis, nos termos do artigo art. 139 do Regimento Interno da Câmara Municipal de Guarabira, propõem VOTO DE PESAR pelo falecimento da senhora Maria Eunice, ocorrido em 13 de fevereiro  do corrente ano.</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/112/voto_de_pesar_no_02.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores, abaixo assinado requerem a Vossa Excelência ouvida a Casa, e na forma Regimental dessa Casa de Leis, nos termos do artigo art. 139 do Regimento Interno da Câmara Municipal de Guarabira, propõem VOTO DE PESAR pelo falecimento da jovem Rayla Cavalcante de Oliveira, ocorrido em 16 de fevereiro do corrente ano.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/196/voto_de_pesar_03.2026_-_pelo_falecimento_da_senhora_lindalva_barbosa_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Pesar pelo falecimento da senhora Lindalva Barbosa da Silva, ocorrido na manhã do dia 28 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/197/voto_de_pesar_04.2026_-_pelo_falecimento_do_senhor_joao_evangelista_dos_santos..pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE PESAR pelo falecimento do senhor João Evangelista dos Santos, ocorrido no dia 01 de março de 2026.</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/203/02.03_nota_de_pesar_-_pai_de_novinho_do_cordeiro._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer a aprovação de votos de pesar pelo falecimento do Sr. João Evangelista dos Santos, pai do vereador Novinho do Cordeiro.</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/204/02.03_nota_de_pesar_-_sogra_isaura_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer a aprovação de votos de pesar pelo falecimento da Sra. Lindalva Barbosa, sogra da vereadora Isaura Barbosa.</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>Renato Meireles</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/218/voto_de_pesar_-_sebastiao_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE PESAR pelo falecimento do senhor “SEBASTIÃO JOSÉ MONTEIRO”, ocorrido em 3 de Março do corrente ano.</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/302/voto_de_pesar_-_antonio_pereira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE PESAR pelo falecimento do senhor “ANTÔNIO PEREIRA DA SILVA”, ocorrido em 10 de março do corrente ano.</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/</t>
+  </si>
+  <si>
+    <t>VOTO DE PESAR pelo falecimento do senhor “William Fernandes de Sousa”, ocorrido em 07 de Abril do corrente ano.</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/663/voto_de_pesar_10_-_2026_-_pelo_falecimento_do_senhor_paulo_barbosa_da_silva..pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE PESAR pelo falecimento do senhor Paulo Barbosa da Silva, ocorrido no dia 14 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/668/voto_de_pesar_11_assinado.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE PESAR a Professora Cristiany Albuquerque Lira, pelo falecimento de seu sobrinho Allan Cacio Albuquerque de Sousa, ocorrido sábado, 11 de abril do corrente ano.</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/679/voto_de_pesar_12_-_2026_-_pelo_falecimento_da_senhora_maria_das_dores_silva_brito..pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE PESAR pelo falecimento da senhora Maria das Dores Silva Brito, ocorrido no dia 15 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/730/voto_de_pesar_n_13.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE PESAR pelo falecimento da Senhora Eliete de Morais Camilo.</t>
+  </si>
+  <si>
+    <t>783</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/783/voto_de_pesar_14.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE PESAR pelo falecimento do senhor “Washigton Gonçalves de Souza”, ocorrido em 01 de Maio do corrente ano.</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/797/03.05_nota_de_pesar_-_charles_espinola_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer a aprovação de votos de pesar pelo falecimento do empresário e poeta Sr. Charles Espínola Barbosa.</t>
+  </si>
+  <si>
+    <t>908</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/908/voto_de_pesar_16_-_2026_-_pelo_falecimento_de_joao_laercio_gagliardi_fernandes_ocorrido_no_dia_14_de_maio_de_2026_deixando_um_legado_de_relevantes_servicos_prestados_ao_estado_da_paraiba_e_ao_brasil..pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE PESAR pelo falecimento de João Laércio Gagliardi Fernandes, ocorrido no dia 14 de maio de 2026, deixando um legado de relevantes serviços prestados ao Estado da Paraíba e ao Brasil.</t>
+  </si>
+  <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/934/mocao_de_pesar_17_-_2026_-_falecimento_do_professor_paulo_jose_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de MOÇÃO de PESAR aos familiares e amigos do professor aposentado Paulo José de Lima, um dos fundadores da Licenciatura em Geografia do Campus III da Universidade Estadual da Paraíba, em Guarabira, que faleceu aos 86 anos, no dia 16 deste mês.</t>
+  </si>
+  <si>
+    <t>936</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/936/mocao_de_pesar_18_-_2026_-_falecimento_do_radialista_gilberto_candido.pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de MOÇÃO de PESAR aos familiares e amigos do radialista Gilberto Cândido, que faleceu aos 64 anos, no dia 16 deste mês.</t>
+  </si>
+  <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/991/voto_de_pesar_jose_cadete_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de MOÇÃO de PESAR aos familiares e amigos De José Cadete Filho, que faleceu no dia 24 deste mês.</t>
+  </si>
+  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/23/projeto_de_decreto_legislativo_01-2026_28mesa_diretora29_assinado.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/23/projeto_de_decreto_legislativo_01-2026_28mesa_diretora29_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA À PREFEITA MARIA HAILÉA ARAÚJO TOSCANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>18</t>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadania Guarabirense a Senhora CAMILA ARAÚJO TOSCANO.</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>Jussara Maria</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/188/pdl_nba_03-2026_-_institui_e_denomina_de_80e29d_a_coletanea_de_atos_norm_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui e denomina de “Lei Rayla Cavalcante” a Coletânea de Atos Normativos do Poder Legislativo Municipal relacionados ao enfrentamento da violência_x000D_
+contra a mulher, ao combate à violência de gênero e à promoção dos direitos da diversidade humana e dá outras providências.</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/284/projeto_de_decreto_legislativo_no_4.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadania Guarabirense a senhora Jacy Viana de Andrade Leobino.</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/333/projeto_de_decreto_legislativo_-_titulo_de_cidadania_-_severino_tomaz_-_11_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadania Guarabirense a Severino Tomaz de Oliveira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/423/pdl_no_6-2026_-_titulo_de_cidadania_guarabirense_ao_sr._joao_antonio_s._da_silva_nascimento.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadania Guarabirense ao Sr. João Antônio Soares da Silva Nascimento e dá outras providências.</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/536/pdl_07.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadania Guarabirense ao Senhor JOSÉ DAYVID CARNEIRO DA SILVA.</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>Luize Lamarte</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/652/projeto_de_decreto_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadania Guarabirense ao Senhor Luís Virgínio da Silva e dá outras providências</t>
+  </si>
+  <si>
+    <t>857</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/857/projeto_de_decreto_legislativo_09_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadania Guarabirense ao Srº Ricardo Braga Abrantes de Sá.</t>
+  </si>
+  <si>
+    <t>955</t>
+  </si>
+  <si>
+    <t>Gabinete do Vereador Armando Melo - GVAM</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/955/projeto_de_resolucao_no_48_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de Cidadania Guarabirense ao senhor Márcio Bizerril de Brito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>956</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/956/2026_-_pl_11.2026_-_decreto_legislativo_-_titulo_de_cidadania_-_padre_ibiapina_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título póstumo de Cidadão Guarabirense, ao Senhor Reverendo Padre Ibiapina, Nascido José Antônio Pereira.</t>
+  </si>
+  <si>
+    <t>1010</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1010/projeto_de_decreto_legislativo_no_12_de_2026_-_mp_72.pdf</t>
+  </si>
+  <si>
+    <t>Disciplina, na forma do art. 44, inciso VI, § 7º, da Lei Orgânica do Município de Guarabira, as relações jurídicas decorrentes da perda de eficácia da Medida Provisória nº 72, de 13 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda a Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1026/a01_projeto_de_emenda_a_lei_organica_municipal_no_01.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O §3º DO ART. 61-A DA LEI ORGÂNICA DO MUNICÍPIO DE GUARABIRA/PB.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Jussara Maria</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/18/pl_202_1.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/18/pl_202_1.pdf</t>
   </si>
   <si>
     <t>Institui como Patrimônio Cultural Imaterial do município a Carreata de abertura da Festa Religiosa de Nossa Senhora da Luz, bem como, as Missas, a Quermesse Luz, as Procissões, o Jantar com Nossa Senhora e demais atividades de que é constituída a “Festa da Luz” e dá outras providências.</t>
   </si>
   <si>
-    <t>22</t>
-[...14 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/28/projeto_de_lei_nome_do_bairro_altiplano_bela_vista_03.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/22/pl_02-2026_institui_o_dia_municipal_de_combate.pdf</t>
+  </si>
+  <si>
+    <t>Lei Rayla Cavalcante: Institui o Dia Municipal de Combate à Violência contra Mulher no município de Guarabira-PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/28/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Denomina de Bairro José Ferreira dos Santos “ Zé do Bombons” Atual loteamento Altiplano Bela Vista localizada no Município de Guarabira e dá outras providências.</t>
   </si>
   <si>
-    <t>29</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/29/projeto_de_lei_nome_do_posto_de_saude_hidelbrando_04.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/29/projeto_de_lei_nome_do_posto_de_saude_hidelbrando_04.pdf</t>
   </si>
   <si>
     <t>DDenomina de UBS Unidade Básica de Saúde Dr. Lindonor Pires de Almeida “Dr. Pires” Atual PSF do bairro Hildebrando Matias localizado no Município de Guarabira-PB e dá outras providências</t>
   </si>
   <si>
-    <t>37</t>
-[...5 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/37/projeto_de_lei_05_2026_ver_ramon_menezes_psb.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/37/projeto_de_lei_05_2026_ver_ramon_menezes_psb.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção e Enfrentamento ao Feminicídio e à Violência Contra Mulher no município de Guarabira-PB, e dá outras providências.</t>
   </si>
   <si>
-    <t>43</t>
-[...5 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/43/projeto_de_lei_06_2026_ver_ramon_menezes_psb.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/43/projeto_de_lei_06_2026_ver_ramon_menezes_psb.pdf</t>
   </si>
   <si>
     <t>Institui o programa municipal de prevenção, proteção e enfrentamento aos maus-tratos, ao abandono e à violência contra animais no município de Guarabira–PB, e dá outras providências.</t>
   </si>
   <si>
-    <t>44</t>
-[...8 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/44/pl_-_institui_o_marco_lilas_no_municipio_de_guarabira_como_campanha_de_conscientizacao_prevencao_e_combate_ao_cancer_do_colo_do_utero..pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/44/pl_-_institui_o_marco_lilas_no_municipio_de_guarabira_como_campanha_de_conscientizacao_prevencao_e_combate_ao_cancer_do_colo_do_utero..pdf</t>
   </si>
   <si>
     <t>INSTITUI O “MARÇO LILÁS” NO MUNICÍPIO DE GUARABIRA COMO CAMPANHA DE CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE AO CÂNCER DO COLO DO ÚTERO</t>
   </si>
   <si>
-    <t>9</t>
+    <t>Secretária Legislativa - SL</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/67/pl_08.2026_-_mesa_diretora_28429_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 08/2026 - Autor: Mesa Diretora -Dispõe sobre o reajuste salarial para servidores efetivos da Câmara Municipal de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/68/pl_09.2026_-_mesa_diretora_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 09/2026 de Autoria da Mesa Diretora - Dispõe sobre o reajuste do piso salarial mínimo para servidores e ocupantes de cargos de provimento em comissão da Câmara Municipal de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/69/pl_-_10.2026_-_mesa_diretora_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 10/2026 de Autoria da Mesa Diretora - Estabelece o novo valor ao auxílio alimentação dos servidores efetivos da Câmara Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/74/pl_-_institui_o_maio_vermelho_no_municipio_de_guarabira_como_campanha_de_conscientizacao_prevencao_e_diagnostico_precoce_do_cancer_de_boca..pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Maio Vermelho” no município de Guarabira como campanha de conscientização, prevenção e diagnóstico precoce do câncer de boca.</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/102/pl_-_12.2026_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de SEVERINA DO RAMO DOS SANTOS GALDINO a atual rua “VIA MONTE DAS OLIVEIRAS 1”, no Monte das Oliveiras e dá outras providências.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/103/pl_-_13.2026_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de JOSÉ GABRIEL ALEXANDRE ROCHA a atual rua “VIA MONTE DAS OLIVEIRAS 14”, no Monte das Oliveiras e dá outras providências.</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/104/18.02_antendimento_prioritario_2_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO NAS REPARTIÇÕES PÚBLICAS MUNICIPAIS AO PROFISSIONAL INSCRITO NOS QUADROS DA ORDEM DOS ADVOGADOS DO BRASIL, QUE ESTIVER NO EXERCÍCIO DE SUA FUNÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/105/projeto_de_lei_n_15-2026_-_declara_como_patrimonio_cultural_imaterial_do_municipio_de_guarabira_o_bloco_dos_malakabados..pdf</t>
+  </si>
+  <si>
+    <t>Declara como Patrimônio Cultural Imaterial do Município de Guarabira o “Bloco dos Malakabados”.</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/107/pl_no_16-2026_-_denomina_a_festa_da_luz_sob_titulo_de_maior_festa_de_padroeira_do_nordeste_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a “Festa da Luz” sob o título de “Maior Festa de Padroeira do Nordeste”, reconhece o sistema integrado de celebrações religiosas e seculares vinculadas à Festa de Nossa Senhora da Luz como referência cultural do Município de Guarabira, dispõe sobre sua organização conceitual complementar às Leis nº 1.580/2018 e nº 2.235/2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/113/projeto_de_lei_17_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa municipal “Nenhuma Família Sem Teto”, de prevenção à perda de moradia e apoio habitacional a famílias em situação de vulnerabilidade social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/115/projeto_de_lei_18_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de um abrigo municipal de cães e gatos, no âmbito municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/116/pl_19.2026_-_isaura.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Manoel Alves de Souza a Rua Projetada 30, localizada no Bairro Cidade Jardim, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/117/pl_20.2026_-_isaura.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Avenida Selma Caetano de Souza a Rua Projetada 28, localizada no Bairro Cidade Jardim, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/131/projeto_de_lei_21.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Bairro José Pontes de Alcântara “Zé Viegas” Atual loteamento Altiplano Rainha do Brejo localizada no Município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>a</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/137/plo._23-2026_-_patrimonio_cultural_imaterial_o_retiro_de_carnaval_da_rcc_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui como Patrimônio Cultural Imaterial do município de Guarabira-PB o “retiro de Carnaval” realizado pela Renovação Carismática Católica_x000D_
+- RCC e dá outras providências.</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/139/plo._2026_-_patrimonio_esportivo_imaterial_para_corrida_2c_eu_vou27_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Inclui a Corrida “Por mim, eu vou” no Calendário de eventos do município, considera como Patrimônio Esportivo Imaterial nos termos do caput do § 3º da Lei nº 2.140/2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/140/pl_-_taxi_cor_branca.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do § 1º do Art. 16 da Lei Municipal nº 2.251, de 16 de dezembro de 2024, para admitir a cor branca na frota de veículos de aluguel-táxi no Município de Guarabira.</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/142/plo_no_26-2026_-_altera_a_lei_no_1.798_de_26_de_dezembro_de_2019_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 1.798, de 26 de dezembro de 2019, para adequá-la às Leis Federais nº 14.448/2022 e nº 14.942/2024, a fim de atualizar as ações do Agosto Lilás no Município de Guarabira, incluindo o Projeto Banco Vermelho e a Premiação Municipal de Boas Práticas no Enfrentamento à Violência contra a Mulher, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/145/projeto_de_lei_27_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Institui o PROGRAMA MUNICIPAL DE COMBATE A TERRENOS ABANDONADOS no município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/151/pl_no_28-2026_-_institui_o_programa_nao_de_cale_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Não Se Cale, como protocolo de conduta para espaços públicos e privados de lazer, em situações de agressão sexual, no município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/153/projeto_de_lei_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua Principal do Sítio Passagem, no Município de Guarabira, e dá outras providências</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/157/pl_-_gratuidade_vistoria_taxi.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.251, de 16 de dezembro de 2024, para garantir a gratuidade da vistoria técnica e mecânica anual para serviço público de transporte individual de passageiros em veículo de aluguel-táxi e táxi-especial no Município de Guarabira/PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/158/pl_-_gratuidade_vistoria_mototaxi.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.252, de 16 de dezembro de 2024, para assegurar a gratuidade da vistoria técnica e mecânica anual e dá outras providências.</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/165/pl_nba_32-2026_-_inclui_no_calendario_de_eventos_a_campanha_rompa_o_ciclo_da_vi.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário Oficial de Eventos do município de Guarabira a Campanha Rompa o Ciclo da Violência e dá outras providências.</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/170/pl_-_33.2026_28jf29.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de INÊS DA SILVA SANTOS a atual rua “VIA MONTE DAS OLIVEIRAS 2”, no Monte das Oliveiras e dá outras providências.</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/171/pl_-_34.2026_28jf29_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de SEVERINA MARIA DA CONCEIÇÃO a atual rua “VIA MONTE DAS OLIVEIRAS 15”, no Monte das Oliveiras e dá outras providências.</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/172/pl_-_35.2026_28jf29.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de SEBASTIÃO FERREIRA a atual rua “VIA MONTE DAS OLIVEIRAS 4”, no Monte das Oliveiras e dá outras providências.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/178/projeto_de_lei_n_15-2026_-_declara_como_patrimonio_cultural_imaterial_do_municipio_de_guarabira_o_bloco_sarue..pdf</t>
+  </si>
+  <si>
+    <t>Declara como Patrimônio Cultural Imaterial do Município de Guarabira o “Bloco Saruê”.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/179/projeto_de_lei_n_37-2026_-_inclui_no_calendario_oficial_de_guarabira_o_dia_municipal_de_combate_a_diabetes.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário Oficial de Guarabira o Dia Municipal de Combate à Diabetes.</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/186/projeto_de_lei_38_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Cria o programa “ESCOLA ABERTA” no âmbito do município de Guarabira, com a finalidade de disponibilizar as escolas de rede pública municipal para atividades esportivas, culturais, educacionais e de lazer nos finais de semana, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/187/projeto_de_lei_39_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Cria o “PORTAL MUNICIPAL DE TRANSPARÊNCIA DAS OBRAS PÚBLICAS” no âmbito do município de Guarabira, com divulgação de informações atualizadas sobre obras em execução, paralisadas e concluídas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/201/projeto_de_lei_40.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Manoel Severino Alexandre a Praça localizada no bairro Mutirão no Município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/205/editado_e_assinado_plo_no_41-2026_-_autoriza_o_poder_executivo_conceder_auxilio_financeiro_para_paroquia_jesus_ressuscitado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a conceder auxílio financeiro, por meio de destinação de emenda parlamentar municipal, à Diocese de Guarabira – Paróquia Jesus Ressuscitado, CNPJ nº 08.298.416/00026-06, em face da campanha de climatização da Igreja Matriz e dá outras providências.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/206/editado_e_assinado_plo_no_42-2026_-_autoriza_o_poder_executivo_conceder_auxilio_financeiro_para_paroquia_santo_antonio.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a conceder auxílio financeiro, por meio de destinação de emenda parlamentar municipal, à Diocese de Guarabira – Paróquia Santo Antônio, CNPJ nº 08.298.416/00013-83, em face da campanha de climatização da Igreja Matriz e dá outras providências.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/207/pl_43.2026_-_jf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de EDELFRE GERMINIANO DE ALBUQUERQUE a atual rua “VIA MONTE DAS OLIVEIRAS 12”, no Monte das Oliveiras e dá outras providências.</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/215/projeto_de_lei_n_44-2026_-_inclui_no_calendario_oficial_do_municipio_de_guarabira_o_dia_municipal_da_audicao..pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário Oficial do Município de Guarabira o Dia Municipal da Audição.</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/226/projeto_de_lei_45_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de RUA HALLEF RAMON, a Rua Projetada localizada no Loteamento Monte das Oliveiras, Guarabira-PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/227/projeto_de_lei_46_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Inclui a CORRIDA DAS COLEGAS no calendário oficial de eventos do município de Guarabira-PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/240/projeto_de_lei_47.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de divulgação, no Portal da Transparência da Prefeitura Municipal de Guarabira, das informações relativas ao pessoal contratado e terceirizado, em conformidade com a Lei nº 12.527, de 18 de novembro de 2011, a Lei nº 13.709, de 14 de agosto de 2018 e a Resolução Normativa n° 04/2024 do Tribunal de Contas do Estado da Paraíba.</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/241/projeto_de_lei_48.pdf</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>Poder Executivo Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/245/projeto_de_lei_03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do art. 5º da Lei Municipal nº 2.297, de 21 de julho de 2025, que trata da composição do Conselho Municipal dos Direitos da Pessoa com Deficiência, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/246/projeto_de_lei_04_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 679/2005, que dispõe sobre o Fundo Municipal de Habitação (FMH) e o Conselho Municipal de Habitação (CMH), adequando-os à Legislação Federal vigente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/249/pl_51.2026_-_28jf29_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de ANTONIO GRANGEIRO DA SILVA a atual rua “Travessa Antonio Paulino Filho” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/251/projeto_de_lei_autoriza_o_poder_executivo_conceder_auxilio_financeiro_gerson.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a conceder_x000D_
+auxílio financeiro, por meio de destinação de_x000D_
+emenda parlamentar municipal, à Diocese_x000D_
+de Guarabira – Paróquia Jesus Ressuscitado,_x000D_
+CNPJ nº 08.298.416/00026-06, em face da_x000D_
+campanha de climatização da Igreja Matriz e_x000D_
+dá outras providências.</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/259/projeto_de_lei_n_53-2026_-institui_o_programa_descobrindo_guarabira_voltado_aos_alunos_das_escolas_publicas_municipais_e_estaduais_do_municipio_de_guarabira..pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Programa Descobrindo Guarabira”, voltado aos alunos das escolas públicas municipais e estaduais do município de Guarabira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/260/projeto_de_lei_n_54-2026_-autoriza_o_sepultamento_de_animais_de_estimacao_em_jazigos_de_familia_nos_cemiterios_publicos_e_privados_no_ambito_do_municipio_de_guarabira-pb..pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o sepultamento de animais de estimação em jazigos de família nos cemitérios públicos e privados no âmbito do Município de Guarabira/PB.</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/264/projeto_de_lei_55_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/270/projeto_de_lei_06.03_limpa_rios_056_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal “Limpa Rio” para a limpeza, desassoreamento, dragagem, revitalização e recuperação ambiental do Rio Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/301/projeto_de_lei_n_57-2026_-_institui_o_marco_amarelo_no_municipio_de_guarabira_como_campanha_de_conscientizacao_prevencao_e_enfrentamento_a_endometriose..pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Março Amarelo” no Município de Guarabira como campanha de conscientização, prevenção e enfrentamento à Endometriose</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/313/pl_no_58-2026_-_institui_o_dia_municipal_de_sao_miguel_arcanjo.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal de São Miguel Arcanjo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/317/projeto_de_lei_refis.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Recuperação Fiscal – REFIS 2026 e concede incentivos temporários para a regularização de débitos para com o Município de Guarabira.</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/324/autoriza_o_poder_executivo_conceder_auxilio_financeiro_para_paroquia_jesus_ressuscitado_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/337/plo._61-2026_-_patrimonio_cultural_para_o_desfile_natalino_do_executivo_settium.pdf</t>
+  </si>
+  <si>
+    <t>Institui como Patrimônio Cultural Imaterial do Município de Guarabira o Desfile Natalino do Executivo “Settium”, inclui o evento no Calendário Oficial do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/342/pl_62_aluguel_social_com_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Programa Aluguel Social no município de Guarabira-PB, como benefício da política municipal de habitação de interesse social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/375/projeto_de_lei_63_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Fica instituído o programa “Corrida na Escola”, a ser desenvolvido nas unidades da rede municipal de ensino, no município de Guarabira-PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/377/projeto_de_lei_64.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de a via pública Joana Laurentino de Souza localizada no Município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/406/projeto_de_lei_65_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de RUA JÚLIA DE OLIVEIRA, a Rua Projetada 13, localizada no bairro José Ferreira dos Santos, Guarabira-PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/412/pl_66.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de RAYLA CAVALCANTE a atual rua “VIA MONTE DAS OLIVEIRAS 13”, no Monte das Oliveiras e dá outras providências.</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/414/projeto_de_lei_67_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Institui a “SEMANA MUNICIPAL DA CORRIDA E DA QUALIDADE DE VIDA”, a ser celebrada anualmente na terceira semana de agosto, no Município de Guarabira/PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/421/plo_68-2026_-_politica_de_acolhimento_e_capacitacao_para_pais_ou_responsaveis_de_pessoas_diagnosticadas_com_tea.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação, no âmbito do município, da Política de Acolhimento e Capacitação para Pais ou Responsáveis de Pessoas Diagnosticadas com Transtorno do Espectro Autista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/426/plo_no_69-2026_-_patrimonio_cultural_para_a_festa_de_sao_jose_padroeiro_do_seminario_diocesano.pdf</t>
+  </si>
+  <si>
+    <t>Considera como Patrimônio Cultural Imaterial do município de Guarabira a Festa de São José, padroeiro do Seminário Diocesano, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/436/projeto_de_lei_n._70-2026_-_institui_o_junho_laranja_no_municipio_de_guarabira_como_campanha_de_conscientizacao_sobre_a_anemia_e_a_leucemia..pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Junho Laranja” no município de Guarabira como campanha de conscientização sobre a anemia e a leucemia.</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/437/projeto_de_lei_n._71-2026_-_institui_o_junho_violeta_no_municipio_de_guarabira_como_campanha_de_combate_a_violencia_contra_a_pessoa_idosa..pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Junho Violeta” no município de Guarabira como campanha de combate à violência contra a pessoa idosa.</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/438/projeto_de_lei_n._72-2026_-_institui_o_junho_verde_no_municipio_de_guarabira_como_campanha_de_conscientizacao_ambiental_e_preservacao_do_meio_ambiente..pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Junho Verde” no município de Guarabira como campanha de conscientização ambiental e preservação do meio ambiente.</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/447/plo_no_73.2026_-_dia_21_de_marco_para_a_eliminacao_de_todas_as_formas_de_discriminacao_racial.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia 21 de março como o Dia Municipal para a Eliminação de Todas as Formas de Discriminação Racial no âmbito do Município de Guarabira/PB, estabelece diretrizes conceituais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/448/plo_no_74-2026_-_institui_a_politica_municipal_de_cuidados.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Cuidados no âmbito do Município de Guarabira/PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/451/projeto_assinado_75.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Júlia de Oliveira, a atual rua projetada 13 localizada no loteamento altiplano bela vista.</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/454/2026_-_pl_76.2026_-_instituir_bandeira_na_camara_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Bandeira Oficial da Câmara Municipal de Guarabira e dispõe sobre sua forma de escolha, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/457/projeto_de_lei_77_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece como Patrimônio Cultural e Imaterial do Município de Guarabira a “TRADICIONAL VIA-SACRA” realizada durante o período da Quaresma, no trajeto que conduz ao Santuário Memorial de Frei Damião, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/458/projeto_de_lei_78_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a “VEDAÇÃO À CONDENADOS” pelos crimes de feminicídio, estupro ou organização criminosa ao exercício de atividades públicas no âmbito do município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/466/projeto_de_lei_no_79_-_cria_o_programa_municipal_de_apoio_a_crianca_e_adolescente_portador_de_autismo.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de apoio em saúde, social e transporte para crianças e adolescentes portadores do Transtorno do Espectro Autista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/469/pl_no_80-2026_-_dispoe_sobre_a_criacao_do_dia_municipal_do_consumidor.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Consumidor no Calendário Oficial de Eventos do Município, dispõe sobre ações de promoção, educação e defesa dos direitos do consumidor e dá outras providências.</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/470/projeto_de_lei_n._81-2026_-_institui_o_dia_municipal_de_combate_a_tuberculose_no_calendario_oficial_do_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Dia Municipal de Combate à Tuberculose” no Calendário Oficial do Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/489/plo_no_82-2025_-_patrimonio_esportivo_imaterial_a_caminhada_de_conscientizacao_do_autismo.pdf</t>
+  </si>
+  <si>
+    <t>Considera como Patrimônio Esportivo Imaterial a Caminhada de Conscientização do Autismo realizada, anualmente, no dia 02 de abril, nos termos do caput do § 3º da Lei nº 2.140/2023, e dá outras providências</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/490/plo_no_83-2026_-_nv_-_institui_o_dia_municipal_da_luta_da_populacao_em_situacao_de_rua.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal da Luta da População em Situação de Rua no Calendário Oficial de Eventos do Município de Guarabira-PB, em consonância com a Lei nº 1.585, de 23 de maio de 2018, e com a Lei Federal nº 15.187, de 4 de agosto de 2025, institui o Diploma “Amigos da População em Situação de Rua”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/492/plo_no_84-2026_-_politica_municipal_para_a_populacao_em_situacao_de_rua.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Trabalho Digno e Cidadania para a População em Situação de Rua no Município de Guarabira-PB, dispõe sobre seus objetivos, princípios, diretrizes, instrumentos e mecanismos de implementação, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/494/projeto_de_lei_85_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal “BANCO DE TALENTOS DA JUVENTUDE” no âmbito do Município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/495/plo_no_86-2026_-_institui_diretrizes_para_o_pessoas_com_deficiencia_e_tea_no_turismo_inclusivo_cria_o_selo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a inclusão de pessoas com deficiência, especialmente aquelas com Transtorno do Espectro Autista (TEA) em pontos turísticos, estabelecimentos de hospedagem e similares, cria o Selo Municipal de Certificação do Turismo Inclusivo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/503/projeto_de_lei_87_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “PRIMEIRA CHANCE MUNICIPAL”, no âmbito do Município de Guarabira-PB, destinado a alunos do 9º ano do ensino fundamental da rede pública municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/510/plo_no_88-2026_-_denomina_de_rua_ver._geraldo_lira_uma_das_ruas_do_loteam._marisa_alverga.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de rua vereador Geraldo Lira uma das ruas do Loteamento Marisa Alverga, localizada entre o Centro e o bairro Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/522/projeto_de_lei_n._89-2026_-_institui_o_julho_amarelo_como_campanha_de_conscientizacao_prevencao_e_controle_das_hepatites_virais_b_e_c_bem_como_de_alerta_sobre_o_cancer_osseo..pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Julho Amarelo” no município de Guarabira como campanha de conscientização, prevenção e controle das hepatites virais (B e C), bem como de alerta sobre o câncer ósseo.</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/523/projeto_de_lei_n._90-2026_-_institui_o_agosto_laranja_no_municipio_de_guarabira_como_campanha_de_conscientizacao_sobre_a_esclerose_multipla_e_a_mielomeningocele..pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Agosto Laranja” no município de Guarabira como campanha de conscientização sobre a esclerose múltipla e a mielomeningocele.</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/530/projeto_de_lei_91_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a proteção sensorial e garante o direito ao uso de abafadores auriculares antirruído por alunos com Transtorno do Espectro Autista (TEA) nas instituições de ensino do município de Guarabira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/533/projeto_de_lei_92_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a divulgação de canais de denúncia de violência contra a mulher em espaços públicos no município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/537/projeto_de_lei_n._93-2026_-_institui_o_dia_municipal_de_combate_a_transfobia_no_ambito_do_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Dia Municipal de Combate à Transfobia” no âmbito do Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/538/projeto_de_lei_n._94-2026_-_institui_o_dia_municipal_de_combate_ao_discurso_de_odio_no_ambito_do_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal de Combate ao Discurso de Ódio no âmbito do Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/539/projeto_de_lei_n._95-2026_-_institui_o_dia_municipal_de_combate_a_violencia_contra_minorias_sociais_no_ambito_do_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal de Combate à Violência contra Minorias Sociais no âmbito do Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/540/projeto_de_lei_n._96-2026_-_institui_o_dia_municipal_de_combate_a_violencia_de_genero_no_ambito_do_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal de Combate à Violência de Gênero no âmbito do Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/550/pl_no_97-2026_-_institui_o_dia_municipal_da_educacao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal da Educação Legislativa em consonância com a Lei Federal nº 14.798, de 5 de janeiro de 2024, institui o Diploma “Amigos da Escola do Legislativo Professora Simone Maria de Pontes” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/553/plo_no_98-2026_-_politica_de_protecao_dos_direitos_da_pessoa_com_transtorno_do_espectro_autista.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista no Município de Guarabira, em consonância com a Lei Federal nº 12.764, de 27 de dezembro de 2012, e as Leis Estaduais nº 12.248, de 15 de março de 2022, e nº 13.775, de 16 de julho de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/554/pl_no_99-2026_-_institui_o_dia_municipal_da_saude_unica.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal da Saúde Única no âmbito do Município de Guarabira, em consonância com a Lei Federal nº 14.792, de 5 de janeiro de 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/555/plo_no_100-2026_-_institui_o_dia_municipal_de_conscientizacao_sobre_a_dermatite_atopica.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal de Conscientização sobre a Dermatite Atópica no âmbito do Município de Guarabira, em consonância com a Lei Federal nº 14.916, de 5 de julho de 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/556/plo_no_101-2026_-_institui_o_dia_municipal_de_conscientizacao_sobre_as_doencas_cronicas.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal de Conscientização sobre as Doenças Crônicas, em consonância com a Lei Federal nº 14.915, de 5 de julho de 2024, estabelece diretrizes para ações de prevenção e cuidado no âmbito do Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/557/pl_no_102-2026_-_institui_o_dia_municipal_de_combate_a_tortura.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal de Combate à Tortura no âmbito do Município de Guarabira, em consonância com a Lei Federal nº 14.797, de 5 de janeiro de 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/564/pl_103.2026_-_jf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de BAIRRO ALTIPLANO BELA VISTA um dos Bairros de nossa cidade e dá outras providências.</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/565/pl_104.2026_-_jf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de FRANCISCO ANTONIO FÁBIO, uma das rua do Bairro Altiplano Bela Vista e dá outras providências</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/566/pl_105.2026_-_isaura.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Aluísio Estanislau de Lucena, via pública localizada no Bairro Areia Branca, no Município de Guarabira/PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_lei_106_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE GUARABIRA-PB, A ISENÇÃO DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS MUNICIPAIS À MÃE, RESPONSÁVEL LEGAL OU TUTORA DE CRIANÇA OU ADOLESCENTE COM DEFICIÊNCIA SEVERA OU TRANSTORNO DO ESPECTRO AUTISTA (TEA) QUE DEMANDE CUIDADOS PERMANENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/583/pl_107.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de MARIA MARGARIDA BEZERRA DOS SANTOS uma das rua do Bairro José Ferreira dos Santos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/584/pl_108.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de MARIA HOSANA SANTOS DE ARAUJO, uma das rua do Bairro José Ferreira dos Santos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/585/pl_109.206_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de SEVERINO SALVINO PAIVA, o Centro de Convivência da Pessoa Idosa na Estação e dá outras providências.</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/589/projeto_de_lei_110_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE GUARABIRA-PB, O PROGRAMA MUNICIPAL DE APOIO E ATENDIMENTO PSICOLÓGICO AOS FILHOS DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/593/projeto_de_lei_111_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE GUARABIRA-PB, O PLANO MUNICIPAL DE DESENVOLVIMENTO DA CIDADE INCLUSIVA – PMDCI, ESTABELECE PRINCÍPIOS, DIRETRIZES, METAS, INSTRUMENTOS DE GOVERNANÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/603/projeto_de_lei_n._112_-2026_-_institui_o_dia_municipal_da_empregada_domestica_no_ambito_do_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Dia Municipal da Empregada Doméstica” no âmbito do Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/604/projeto_de_lei_n._113_-2026_-_institui_o_dia_municipal_da_mulher_no_ambito_do_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Dia Municipal da Mulher” no âmbito do Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/643/pl_114.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de BAIRRO NOVO HORIZONTE um dos Bairros de nossa cidade e dá outras providências.</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/644/pl_115.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de JOSÉ TRAJANO DA SILVA, uma das ruas do atual Loteamento novo Horizonte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/645/pl_116.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de GILBERTO FERNANDES DA SILVA, uma das ruas do atual Loteamento novo Horizonte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/658/projeto_de_lei_117_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE GUARABIRA-PB, O PROGRAMA MUNICIPAL DE COLETA SELETIVA OBRIGATÓRIA GRADUAL NO ÂMBITO DO MUNICÍPIO DE GUARABIRA-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/659/projeto_de_lei_118_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE GUARABIRA-PB, A CAMPANHA “ABRIL LARANJA NAS ESCOLAS”, DESTINADA À CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE AOS MAUS-TRATOS CONTRA ANIMAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/665/119._rpe_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do município de Guarabira, o Programa Escola Segura, Rede de Proteção Escolar – RPE, e das outras providências.</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/672/pl_120.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de MANOEL FERREIRA DOS SANTOS, uma das ruas do atual Loteamento Morada Nobre e dá outras providências.</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/673/pl_121.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de RITA SEVERINO DOS SANTOS, uma das ruas do atual Loteamento Morada Nobre e dá outras providências.</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/674/pl_122.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de JAILTON DOS SANTOS CRUZ, uma das ruas do atual Loteamento Morada Nobre e dá outras providências.</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/675/projeto_de_lei_123_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE GUARABIRA-PB, A CAMPANHA MUNICIPAL PERMANENTE DE CONSCIENTIZAÇÃO E PREVENÇÃO À ANSIEDADE NO ÂMBITO DO MUNICÍPIO DE GUARABIRA-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/676/projeto_de_lei_124_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE GUARABIRA-PB, A CAMPANHA MUNICIPAL PERMANENTE DE CONSCIENTIZAÇÃO E COMBATE À AUTOMEDICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/685/projeto_de_lei_125.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de a via pública Osvaldo Barbosa de Pontes localizada no Município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/688/projeto_126.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de a via pública Maria Santos de Pontes localizada no Município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/699/projeto_de_lei_das_diretrizes_orcamentarias_para_2027.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e dá outras providências</t>
+  </si>
+  <si>
+    <t>708</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/708/pl_no_128-2026_-_patrimonio_cultural_imaterial_a_festa_de_sao_joao_paulo_ii.pdf</t>
+  </si>
+  <si>
+    <t>Considera como Patrimônio Cultural Imaterial do município de Guarabira a Festa de São João Paulo II a ocorrer no Bairro Adália Francelina da Costa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/709/plo_no_129-2026_-_dia_municipal_do_profissional_da_seguranca_privada.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Profissional da Segurança Privada e dá outras providências.</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/712/plo_no_130-2026_-_institui_o_dia_da_guarda_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Institui, em âmbito municipal, o Dia da Guarda Municipal, em consonância com a Lei Federal nº 12.099, de 29 de outubro de 2009, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/718/projeto_de_lei_131_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE GUARABIRA A CORRIDA “RUN CORRENDO PARA CRISTO”, REALIZADA PELA EQUIPE CORRENDO PARA CRISTO, DA IGREJA CONGREGACIONAL NOVA ALIANÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/719/projeto_de_lei_132_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PROIBIÇÃO DA INAUGURAÇÃO DE OBRAS PÚBLICAS MUNICIPAIS QUE NÃO ESTEJAM INTEGRALMENTE CONCLUÍDAS E APTAS À PLENA UTILIZAÇÃO PELA POPULAÇÃO NO MUNICÍPIO DE GUARABIRA-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/722/pl_133.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de FRANCISCO RODRIGUES DE OLIVEIRA, uma das ruas do atual Bairro Osmar de Aquino (Loteamento Pouso das Garças) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>728</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/728/projeto_de_lei_134.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Taxista Arceu de Assis Pina a via pública localizada no bairro José Pontes Alcântara “ Zé Viegas”, neste Município de Guarabira-PB B e dá outras providências</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/729/projeto_de_lei_135.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Gamaliel Batista de Sena a via pública localizada no bairro José Ferreira dos Santos “Zé do Bombons”, neste Município de Guarabira-PB</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/734/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional Especial ao Orçamento do Município de Guarabira exercício de 2026, e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/742/projeto_de_lei_137_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE INTERNET SOCIAL GRATUITA NO ÂMBITO DO MUNICÍPIO DE GUARABIRA-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/753/plo_no_138-2026_-_disque_180_e_disque_100_nos_contracheques_dos_servidores_publicos_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da divulgação mensal da Central de Atendimento à Mulher (Disque 180) e do Serviço de Denúncia de Violações aos Direitos Humanos (Disque 100) nos contracheques dos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>754</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/754/plo_no_139-2026_-_dia_municipal_do_bombeiro_militar_e_a_semana_de_prevencao_contra_incendio.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Bombeiro Militar e a Semana de Prevenção Contra Incêndio, em consonância com o Decreto Federal nº 35.309, 2 de abril de 1954, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/756/projeto_de_lei_140.2026_denomina_de_rua_dr._geraldo_camilo_bairro_ze_viegas_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de a via pública Dr. Geraldo Camilo localizada no Município de Guarabira-PB, atual rua Projetada 10 que iniciar-se na rua Projetada 13 e terminando na rua Projetada 15 localizada no bairro José Pontes Alcântara “Zé Viegas”.</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/757/projeto_de_lei_141.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Escola Acolhedora e Inclusiva, voltado à criação de salas sensoriais e à capacitação de profissionais da rede pública municipal de ensino para o atendimento de estudantes neurodivergentes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>759</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/759/projeto_de_lei_142_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INCLUI OS JOGOS DE VERÃO, REALIZADOS PELA SECRETARIA MUNICIPAL DE ESPORTE, LAZER E JUVENTUDE, NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE GUARABIRA-PB.</t>
+  </si>
+  <si>
+    <t>765</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/765/plo_no_143-2026_-_institui_a_semana_municipal_da_mae_atipica_e_do_responsavel_legal_atipico.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal da Mãe Atípica e do Responsável Legal Atípico no Município de Guarabira/PB, em consonância com a Lei Estadual nº 13.942, de 02 de outubro de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/766/plo_no_144-2026_-_institui_a_politica_municipal_de_protecao_de_criancas_neurodivergentes.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Proteção de Crianças Neurodivergentes contra a Violência Sexual no Município de Guarabira, em consonância com a Lei Estadual nº 13.941, de 02 de outubro de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>771</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/771/pl_145.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de Avenida Clotilde Coutinho, a rua que liga a PB 057 até o Bairro Clotilde Coutinho (Rota do Alto), passando pelo Bairro Lucas Porpino</t>
+  </si>
+  <si>
+    <t>782</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/782/projeto_de_lei_146_denomina_de_corrida_do_trabalhador_washington_goncalves.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a “Corrida do Trabalhador” realizada anualmente no dia 1º de maio, no município de Guarabira, como “Corrida do Trabalhador Washington Gonçalves de Souza”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/786/projeto_de_lei_nome_de_rua_dona_terezinha_camilo_bairro_ze_viegas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de a via pública Eliete de Morais Camilo localizada no Município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>789</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/789/projeto_de_lei_148_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ADOÇÃO DE PROTOCOLO DE SEGURANÇA ELÉTRICA EM EVENTOS PÚBLICOS E PRIVADOS REALIZADOS EM ÁREAS ABERTAS NO MUNICÍPIO DE GUARABIRA-PB.</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/791/projeto_149_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Antônia Bezerra Batista, a atual rua projetada 17 localizada no Bairro José Ferreira dos Santos.</t>
+  </si>
+  <si>
+    <t>792</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/792/projeto_150_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Abdias Fernandes da Costa, a atual rua projetada 01 localizada no Bairro José Ferreira dos Santos.</t>
+  </si>
+  <si>
+    <t>793</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/793/projeto_151_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Cícero Félix Batista, a atual rua projetada 20 localizada no Bairro José Ferreira dos Santos.</t>
+  </si>
+  <si>
+    <t>798</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/798/nv_plo_no_152-2026_-_denomina_de_bairro_morada_da_luz_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Bairro Morada da Luz a localidade do atual loteamento Morada da Luz e dá outras providências.</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/799/plo_no_153-2026_-_denomina_de_bairro_andrade_lima_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Bairro Andrade Lima a localidade do atual loteamento Andrade Lima e dá outras providências.</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/800/plo_no_154-2026_-_denomina_de_av._luiz_cezar_a_atual_via_axial_01_do_lot._morada_luz.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Avenida Luiz Cézar a atual Via Axial 01 do Loteamento Morada Luz e dá outras providências.</t>
+  </si>
+  <si>
+    <t>801</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/801/plo_no_155-2026_-_denomina_de_felix_araujo_a_atual_rua_proj._e_do_lot._andrade_lima.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Félix Araújo a atual Rua Projetada E do Loteamento Andrade Lima e dá outras providências.</t>
+  </si>
+  <si>
+    <t>802</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/802/plo_no_156-2026_-_denomina_de_rui_carneiro_a_atual_rua_proj._g_do_lot._andrade_lima.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rui Carneiro a atual Rua Projetada G do Loteamento Andrade Lima e dá outras providências.</t>
+  </si>
+  <si>
+    <t>803</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/803/plo_no_157-2026_-_denomina_de_antonio_m._da_s._mariz_a_atual_rua_proj._h_do_lot._andrade_lima.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Antônio Marques da Silva Mariz a atual Rua Projetada H do Loteamento Andrade Lima e dá outras providências.</t>
+  </si>
+  <si>
+    <t>804</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/804/plo_no_158-2026_-_denomina_de_maria_m._cruz_a_atual_rua_proj._i_do_bairro_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Maria Mendes Cruz a atual Rua Projetada I do Bairro Novo Horizonte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>805</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/805/plo_no_159-2026_-_denomina_de_joao_b._de_araujo_a_atual_rua_proj._ii_do_bairro_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de João Batista de Araújo a atual Rua Projetada II do Bairro Novo Horizonte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/806/plo_no_160-2026_-_denomina_de_severina_da_s._felipe_a_atual_rua_proj._v_do_bairro_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Severina da Silva Felipe a atual Rua Projetada V do Bairro Novo Horizonte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>807</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/807/plo_no_161-2026_-_denomina_de_antonio_p._da_costa_a_atual_rua_proj._vi_do_bairro_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Antônio Pereira da Costa a atual Rua Projetada VI do Bairro Novo Horizonte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/816/pl_162.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de MARIA JOSÉ MOURA DA SILVA, uma das ruas do Bairro Altiplano Bela Vista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/820/plo_-_inclui_no_calendario_de_eventos_oficiais_do_municipio_de_guarabira2c_o_sao_joao_do_mutirao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário de Eventos Oficiais do município de Guarabira, o "SÃO JOÃO DO MUTIRÃO" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>821</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/821/plo_-_inclui_no_calendario_de_eventos_oficiais_do_municipio_de_guarabira2c_o_sao_joao_do_jua_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário de Eventos Oficiais do município de Guarabira, o "SÃO JOÃO DO JUÁ" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/824/projeto_de_lei_no_165.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua “Maria do Livramento Silva Pontes” atual Rua Projetada do Loteamento Morada Nobre e dá outras providências.</t>
+  </si>
+  <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/838/projeto_de_lei_n._166-2026_-institui_o_dia_municipal_do_oftalmologista_no_ambito_do_municipio_de_guarabira_a_ser_comemorado_anualmente_em_07_de_maio..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Oftalmologista no âmbito do Município de Guarabira, a ser comemorado anualmente em 07 de maio.</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/856/projeto_de_lei_167_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA VETERINÁRIA, O “SAMU ANIMAL”, NO MUNICÍPIO DE GUARABIRA/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>858</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/858/projeto_de_lei_168_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A CAMPANHA “EU FREIO PARA ANIMAIS”, NO ÂMBITO DO MUNICÍPIO DE GUARABIRA/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>859</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/859/projeto_de_lei_169_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA “VET MÓVEL – SAÚDE ANIMAL ITINERANTE”, PARA PRESTAÇÃO DE ATENDIMENTO VETERINÁRIO BÁSICO NOS BAIRROS DO MUNICÍPIO DE GUARABIRA/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>863</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/863/pl_170.2026_-_isaura_barbosa.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL À IGREJA SEMEAR, NO MUNICÍPIO DE GUARABIRA-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>864</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/864/projeto_171_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Elisa Barbosa da Costa, a atual rua projetada 12 localizada no Bairro José Ferreira dos Santos.</t>
+  </si>
+  <si>
+    <t>865</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/865/projeto_172.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Francisco João de Andrade, a atual rua projetada 08 localizada no Bairro José Ferreira dos Santos.</t>
+  </si>
+  <si>
+    <t>866</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/866/projeto_de_lei_n._173_-2026_-_institui_a_semana_municipal_de_conscientizacao_prevencao_e_combate_ao_lupus_no_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Conscientização, Prevenção e Combate ao Lúpus no Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>876</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/876/projeto_de_lei_174.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de a via pública Antonio Firmino dos Santos “Toinho de Jesus” no bairro José Pontes Alcântara “Zé Viegas”, neste Município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>879</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/879/projeto_de_lei_175.pdf</t>
+  </si>
+  <si>
+    <t>Fica denominada de Ailton de Souza Amorim “ Nel Amorim ” a via pública localizada no bairro José Pontes Alcântara “Zé Viegas”, neste Município de Guarabira-PB</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/885/ilovepdf_merged_5.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação Semear – Projeto Maná e dá outras providências.</t>
+  </si>
+  <si>
+    <t>887</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/887/projeto_de_lei_n._177-2026_-_institui_o_dia_municipal_do_estudante-academico_de_direito_no_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Estudante/Acadêmico de Direito no Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>888</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/888/projeto_de_lei_n._178-2026_-_institui_o_dia_municipal_de_combate_a_homofobia_no_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal de Combate à Homofobia no Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>889</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/889/projeto_de_lei_n._179_-2026_-_institui_o_dia_municipal_da_diversidade_cultural_no_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal da Diversidade Cultural no Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/890/projeto_de_lei_n._180_-2026_-_institui_o_dia_municipal_do_agricultor_no_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Agricultor no Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>892</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/892/pl_181.2026_-_isaura.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da “Praça do Autista” no Parque da Estação, no município de Guarabira-PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>896</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/896/projeto_de_lei_182.pdf</t>
+  </si>
+  <si>
+    <t>Fica denominada a rua projetada 14 de José Simões Pereira a via pública localizada no bairro José Pontes Alcântara “Zé Viegas”, A Rua que se refere é atual rua Projetada 14 que iniciar-se na rua Projetada 09 e terminando na rua Projetada 11 localizada no bairro José Pontes Alcântara “Zé Viegas” neste Município de Guarabira-PB</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/902/projeto_de_lei_n._183_-2026_-institui_o_dia_municipal_de_nossa_senhora_de_fatima_no_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal de Nossa Senhora de Fátima no Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>903</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/903/projeto_de_lei_n._184_-2026_-institui_o_dia_municipal_do_zootecnista_no_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>904</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/904/projeto_de_lei_n._185_-2026_-_institui_o_dia_municipal_do_profissional_liberal_no_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Profissional Liberal no Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/905/projeto_de_lei_n._186_-2026_-_institui_o_dia_municipal_do_administrador_no_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Administrador no Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/906/projeto_de_lei_n._187_-2026_-institui_o_dia_municipal_do_professor_no_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Professor no Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>915</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/915/a188._saude_mental_nas_escolas.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do município de Guarabira, o Programa de Promoção da Saúde Mental nas Escolas Municipais e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/918/projeto_de_lei_189_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE CRIAÇÃO, REVITALIZAÇÃO, MANUTENÇÃO E INCENTIVO À UTILIZAÇÃO DAS PRAÇAS PÚBLICAS NO MUNICÍPIO DE GUARABIRA/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>919</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/919/projeto_de_lei_190_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A CAMPANHA MUNICIPAL “MAIO LARANJA” DE COMBATE AO ABUSO E À EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES NO MUNICÍPIO DE GUARABIRA/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/920/projeto_de_lei_191_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A CAMPANHA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE O USO RESPONSÁVEL DE FOGOS DE ARTIFÍCIO NO MUNICÍPIO DE GUARABIRA/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/921/projeto_de_lei_192_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE ATENÇÃO INTEGRAL À SAÚDE DAS PESSOAS COM DOENÇAS RARAS NO MUNICÍPIO DE GUARABIRA/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>928</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/928/projeto_de_lei_193.pdf</t>
+  </si>
+  <si>
+    <t>Fica denominada de Praça Poeta Charles Barbosa no bairro Sol Nascente localizada, neste Município de Guarabira-PB</t>
+  </si>
+  <si>
+    <t>929</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/929/projeto_de_lei_.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de a via pública José Dos Santos Bezerra “ Duré ” que hoje é a a rua projetada 13 que iniciar-se na rua Projetada 09 e terminando na rua Projetada 11 localizada no Município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>947</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/947/projeto_de_lei_n._195_-_2026_-_denomina_de_rua_maria_beserra_carvalho_de_souza_a_atual_rua_projetada_no_11_localizada_no_loteamento_pouso_das_garcas_bairro_osmar_de_aquino_no_municipio_de_guarabira..pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Maria Beserra Carvalho de Souza a atual Rua Projetada nº 11, localizada no Loteamento Pouso das Garças, Bairro Osmar de Aquino, no Município de Guarabira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>957</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/957/projeto_de_lei_196.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prioridade de matrícula para estudantes com Transtorno do Espectro Autista (TEA) nas instituições de ensino da rede pública municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/958/projeto_de_lei_197.pdf</t>
+  </si>
+  <si>
+    <t>Cria a Política Municipal de Esportes Inclusivos para Pessoas Neurodivergentes no âmbito do Município de Guarabira/PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>965</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/965/pl_198.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Denomino de Marto Antônio Pereira de Souza uma das vias públicas de Guarabira e dá outras providências</t>
+  </si>
+  <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/974/a199_prioridade_na_marcacao_de_consultas_exames.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito da Rede Municipal de Guarabira de Saúde de Guarabira, prioridade na marcação de Consultas, exames, terapias e procedimentos às pessoas com deficiência, fibromialgia, transtornos do neurodesenvolvimento, idosos e pessoas com mobilidade reduzidas, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>975</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/975/a200_teste_de_acuidade_visual_e_triagem_auditiva_escolar.pdf</t>
+  </si>
+  <si>
+    <t>Institui a realização de Teste de Acuidade Visual e Triagem Auditiva Escolar nos estudantes matriculados na Rede Municipal de Guarabira e dá outras Providencias.</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/976/aa201atendimento_especializado_de_carater_educacional.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do Município de Guarabira, a Política Municipal de Atendimento Especializado de caráter educacional, assistencial e multidisciplinar às crianças com deficiência intelectual, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/977/202_rua_vereador_marcos_de_enoque.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Vereador Marcos de Enoque a Rua Projetada “A”, localizada no Loteamento Andrade Lima, no Município de Guarabira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>978</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/978/203_rua_jose_jomar_fernandes_porpino_jomar_porpino.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua José Jomar Fernandes Porpino (Jomar Porpino) a Rua Projetada “B”, localizada no Loteamento Andrade Lima, no Município de Guarabira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>979</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/979/204_rua_george_alex_pessoa_felix_a_rua_projetada_c.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua George Alex Pessoa Felix a Rua Projetada “C”, localizada no Loteamento Andrade Lima, no Município de Guarabira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>980</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/980/205_rua_crezilda_xavier_domingos_d.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Crezilda Xavier Domingos “D”, localizada no Loteamento Andrade Lima, no Município de Guarabira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>985</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/985/a206_rua_geraldo_teles_de_araujo_a_rua_projetada_f.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Geraldo Teles de Araújo a Rua Projetada “F”, localizada no Loteamento Andrade Lima, no Município de Guarabira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>999</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/999/projeto_de_lei_207.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de a via pública Pastor Cicero José da Silva localizada na atual rua Projetada 02 que iniciar-se na rua Projetada 01 e terminando na rua Projetada 07 localizada no bairro José Ferreira dos Santos “Zé Bombons no Município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1000/projeto_de_lei_208.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de a via pública Antonio Domingos da Silva localizada na atual rua Projetada 08 que iniciar-se na rua Projetada 07 e terminando na rua Projetada 12 localizada no bairro José Ferreira dos Santos “Zé Bombons” no Município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_de_lei_n._209_-_2026_-_denomina_de_rua_elenildo_gomes_dos_santos_a_atual_rua_projetada_localizada_em_frente_aos_lotes_03_e_04_da_quadra_q_no_bairro_hidelbrando_mathias..pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Elenildo Gomes dos Santos a atual Rua Projetada localizada em frente aos lotes 03 e 04 da Quadra Q, no Bairro Hidelbrando Mathias, no Município de Guarabira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1009</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1009/projeto_de_lei_n._210_-2026_-institui_o_dia_municipal_do_zootecnista_no_municipio_de_guarabira_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Zootecnista no Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_211.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de a via pública Antonio Domingos da Silva atual rua Projetada 18 que iniciar-se na rua Projetada 01 e terminando na rua Projetada 22 localizada no bairro José Ferreira dos Santos “Zé Bombons” localizada no Município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1019/projeto_de_lei_no_212_2026_ver_ramon_menezes_.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Guarabira-PB, a Política Municipal de Proteção, Defesa e Bem-Estar dos Animais, cria diretrizes para ações de prevenção aos maus-tratos, incentivo à adoção responsável, controle populacional ético de cães e gatos, educação ambiental e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1020/projeto_de_lei_213.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de a via pública Vinícios Quirino de Souza atual rua Projetada 26 que inicia-se na rua Projetada 11 e terminando na rua Projetada 24 no final do bairro José Ferreira dos Santos “Zé Bombons” localizada no Município de Guarabira-PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1034/pl_arraia_do_sao_jose_214.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário Oficial de eventos do município de Guarabira o “ARRAIÁ DO SÃO JOSÉ”.</t>
+  </si>
+  <si>
+    <t>1035</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1035/projeto_de_lei_no_215.pdf</t>
+  </si>
+  <si>
+    <t>Institui o dia municipal de Nossa Senhora das Dores no município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1038/projeto_de_lei_nba_216_-_adesivos_carros_da_prefeitura_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 839, de 30 de julho de 2009, para ampliar a identificação dos veículos da Administração Pública Municipal, obrigar a numeração da frota, incluir o contato da Ouvidoria para denúncias de condução irregular e estender a exigência de adesivos a todos os veículos, sejam próprios, locados ou cedidos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/64/plc_-_taxa_de_publicidade.pdf</t>
+  </si>
+  <si>
+    <t>Revoga dispositivos da Lei Complementar nº 02/2023 que instituem a Taxa de Fiscalização para Utilização de Meios de Publicidade no Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/635/projeto_de_lei_alteracao_ctm.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar Municipal nº 02 de 23 de outubro de 2023, a Lei Complementar Municipal n˚ 03 de 19 de dezembro de 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/822/plc_-_construcao_civil_desmembramento_e_remembramento.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo II da Lei Complementar nº 02, de 23 de outubro de 2023 (Código Tributário Municipal), modificando a forma de cobrança e a base de cálculo da Taxa de Fiscalização para Remembramento e Desmembramento, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/823/plc_-_construcao_civil_alvara_de_construcao.pdf</t>
+  </si>
+  <si>
+    <t>Restabelece os multiplicadores originais da base de cálculo para a Taxa de Fiscalização para Execução de Obras previstos no Anexo II da Lei Complementar nº 02, de 23 de outubro de 2023 (Código Tributário Municipal), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1004</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1004/plc_-_construcao_civil_remembramento_com_desdobro.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar nº 05, de 19 de março de 2025 (Código de Obras de Edificações e Urbanismo) e da Lei Complementar nº 02, de 23 de outubro de 2023 (Código Tributário Municipal), para regulamentar o procedimento de remembramento com desdobro simultâneo, vedar a bitributação, e dá outras providências.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/9/projeto_de_resolucao_001_-_2026_-_comenda_zenobio_toscano_a_antenor_galdino_assinado.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/9/projeto_de_resolucao_001_-_2026_-_comenda_zenobio_toscano_a_antenor_galdino_assinado.pdf</t>
   </si>
   <si>
     <t>Concede a “Medalha Zenóbio Toscano ” ao Ex- Vereador Antenor Galdino de Souza, pelos relevantes serviços prestados como Vereador, Servidor Público Federal e Cidadão de Guarabira, e dá outras providências.</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/10/projeto_de_resolucao_comenda_wildes_saraiva_gomes_filho_assinado.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/10/projeto_de_resolucao_comenda_wildes_saraiva_gomes_filho_assinado.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Mérito Jurídico Promotor Wildes Saraiva Gomes Filho” ao Dr. Marinaldo Bezerra Pontes.</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/14/pr_2026_-_nv_-_medalha_osmar_de_aquino_ao_sr._neto_gouveia_assinado.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/14/pr_2026_-_nv_-_medalha_osmar_de_aquino_ao_sr._neto_gouveia_assinado.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Osmar de Aquino ao Sr. José Gouveia Lima Neto e dá outras providências.</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/15/pr_2026_-_nv_-_medalha_zenobio_toscano_ao_sr._igor_monteiro_meireles_fernandes_assinado.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/15/pr_2026_-_nv_-_medalha_zenobio_toscano_ao_sr._igor_monteiro_meireles_fernandes_assinado.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Zenóbio Toscano ao Sr. Igor Monteiro Meireles Fernandes e dá outras providências.</t>
   </si>
   <si>
-    <t>47</t>
-[...14 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/49/projeto_de_resolucao.docx</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/47/projeto_de_resolucao_-_concede_a_medalha_osmar_de_aquino_ao_sr._carlos_tiberio_limeira_santos_fernandes_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha Osmar de Aquino ao Sr. Carlos Tibério Limeira Santos Fernandes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/49/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Osmar de Aquino a Sra. Irlanda Henrique de Sá e dá outras providências</t>
   </si>
   <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/54/projeto_de_resolucao_-_concede_a_comenda_jornalista_expedito_santos_ao_profissional_de_comunicacao_marcelo_constantino_dantas_junior_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Jornalista Expedito Santos ao profissional de comunicação Marcelo Constantino Dantas Júnior e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/55/projeto_de_resolucao_-_concede_a_comenda_jornalista_expedito_santos_ao_profissional_de_comunicacao_pedro_oliveira_dos_santos_junior_reporter_pedro_junior_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Jornalista Expedito Santos ao profissional de comunicação Pedro Oliveira dos Santos Júnior (Repórter Pedro Júnior) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/57/projeto_de_resolucao_-_concede_a_medalha_osmar_de_aquino_ao_sr._carlos_tiberio_limeira_santos_fernandes_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_de_resolucao_-_concede_a_comenda_merito_juridico_wildes_saraiva_gomes_filho_a_dra._maria_eduarda_santana_dos_santos_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Mérito Jurídico Wildes Saraiva Gomes Filho à Dra. Maria Eduarda Santana dos Santos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/86/projeto_de_resolucao_-_concede_a_comenda_merito_juridico_wildes_saraiva_gomes_filho_a_dra._natalia_de_araujo_medeiros_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Mérito Jurídico Wildes Saraiva Gomes Filho à Dra. Natália de Araújo Medeiros e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/91/projeto_de_resolucao_-_concede_a_comenda_professora_maria_eulalia_cantalice_a_professora_sharllyne_mabbelly_laurindo_da_silva_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Professora Maria Eulália Cantalice à Professora Sharllyne Mabbelly Laurindo da Silva e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/106/pr_13-2026_disciplina_e_organiza_a_distribuicao_de_cargos_comissionados_de_chefia_e_assessoria_aos_gabinetes_dos_vereadores_e_da_outras_providencias_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Disciplina e organiza a distribuição de cargos comissionados de chefia e assessoria aos gabinetes dos vereadores e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/134/projeto_de_resolucao_medalha_zenobio_toscano.pdf</t>
+  </si>
+  <si>
+    <t>Concede a “Medalha Zenóbio Toscano” Ao Senhor Antonio Severino de Brito, pelos relevantes serviços prestados como Empresário e Cidadão de Guarabira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/152/projeto_de_resolucao_medalha_osmar_de_aquino.pdf</t>
+  </si>
+  <si>
+    <t>Concede a “Medalha Osmar de Aquino” Ao Senhor Antonio Severino de Brito, pelos relevantes serviços prestados como Empresário e Cidadão de Guarabira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/160/projeto_de_resolucao_no_16.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Jornalista Expedito Santos ao profissional de comunicação Digenilson do Nascimento Silva e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/216/comenda_a_dom_aldemiro_sena.pdf</t>
+  </si>
+  <si>
+    <t>Concede a “Comenda de Direitos Humanos Dom Marcelo Pinto Carvalheira” ao Bispo de Guarabira Dom Aldemiro Sena dos Santos, pelos relevantes serviços prestados a Guarabira e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/242/pre_nv_no_18-2026_-_concede_comenda_merito_educacional_a_sra._mary_roberta_m._marinho.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Mérito Educacional Professora Maria Eulália Cantalice a Sra. Mary Roberta e dá outras providências.</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/255/projeto_de_resolucao_no_19-2026_-_concede_a_comenda_destaque_do_ano_poeta_ronaldo_cunha_lima_a_radialista_danielly_santana_dos_santos_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Destaque do Ano Poeta Ronaldo Cunha Lima à radialista Danielly Santana dos Santos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/258/projeto_de_resolucao_no_20-2026_-_concede_a_comenda_destaque_do_ano_poeta_ronaldo_cunha_lima_a_radialista_vaneide_soares_rufino_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Destaque do Ano Poeta Ronaldo Cunha Lima à radialista Vaneide Soares Rufino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/271/projeto_de_resolucao_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Guarabirense ao Senhor Luís Virgínio da Silva e dá outras providências.</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/287/pr_22-2026_-_nv_-_comenda_do_merito_juridico_a_sra._amanda_karina_cabral.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Mérito Jurídico Promotor Wildes Saraiva Gomes Filho à Sra. Amanda Karina Cabral de Araújo Fernandes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/288/pr_23-2026_-_nv_-_comenda_destaque_do_ano_poeta_ronaldo_c._lima_ao_sr._matheus_sena.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Destaque do Ano Poeta Ronaldo Cunha Lima ao Sr. Matheus Sena Emídio e dá outras providências.</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/295/pr_24.2026_-_jf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda de Mérito Empresarial Rogério Pontes ao Senhor RAMIR ALBERTO DA SILVA ANDRADE.</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/297/pr_25-2026_-_comenda_emp._rogerio_pontes_a_sra._noadya_manuella_c._santos_sales.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Empresário Rogério Pontes à Sra. Noadya Manuella Claudino Santos Sales e dá outras providências.</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/298/pr_no_26-2026_-_institui_a_medalha_monsenhor_jose_nicodemos_rodrigues_de_sousa.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Medalha do Mérito Pacificador Monsenhor José Nicodemos Rodrigues de Sousa, destinada a homenagear líderes religiosos e pessoas físicas ou jurídicas, públicas ou privadas, que tenham prestado relevantes serviços à promoção da paz, da solidariedade e dos valores humanos, espirituais e comunitários, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/299/pr_no_27-2026_-_comenda_guardiao_da_natureza_prof._carlos_antonio_b._alves_ao_cbmpb.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Guardião da Natureza Professor Carlos Antônio Belarmino Alves ao Corpo de Bombeiros Militar da Paraíba, inscrito no CNPJ 09.537.092/0001-18, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/306/projeto_de_resolucao_no_28-2026_-_concede_a_comenda_de_merito_de_saude_dr._francisco_monteiro_da_silva_ao_senhor_jose_djailson_dos_santos_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda de Mérito de Saúde Dr. Francisco Monteiro da Silva ao Senhor José Djailson dos Santos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/325/projeto_de_resolucao_29.pdf</t>
+  </si>
+  <si>
+    <t>Cria a Medalha Dr. Jáder Soares Pimentel e dá outras providências.</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/334/projeto_de_resolucao_-_medalha_osmar_de_aquino_-_aluisio_paredes_-_11_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha Osmar de Araújo Aquino a Aluísio Paredes Moreira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_de_resolucao_no_31_-_comenda_wildes_saraira_gomes_filho_-_valter_henrique_pereira_junior.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda de Mérito Jurídico Promotor Wildes Saraiva Gomes Filho a Valter Henrique Pereira Júnior, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/413/pr_-_32.2026_jf.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda de Mérito Empresarial Rogério Pontes a Senhora MARIA VALENTINA RODRIGUES DO NASCIMENTO.</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/418/pro_no_33-2026_-_merito_educacional_eulalia_cantalice_a_sra.josenilda_f._dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Mérito Educacional Professora Maria Eulália Cantalice à Sra. Josenilda Firmino dos Santos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/422/pro_no_34-2026_-_comenda_de_direitos_humanos_ao_sr._sr._joseildo_alves_de_souzaseu_pretinho_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a outorga da Comenda Dom Marcelo Pinto Carvalheira de Direitos Humanos ao Sr. Joseildo Alves de Souza(Seu “Pretinho”) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/429/oliviene_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Concede a “Comenda Jornalista Expedito Santos” a Jornalista Oliviene Querino Marcelino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/430/comenda_josefa_rufino.pdf</t>
+  </si>
+  <si>
+    <t>Concede a “Comenda Mérito Comunitário Antônio Paulino Filho” a Sra. Josefa Rufino Barbosa, pelos relevantes serviços prestados as comunidades dos bairros Nordeste 1, Nordeste 2 e Bairro das Nações, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/431/comenda_poeta_ronaldo_cunha_lima._alighieri_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede a “Comenda Poeta Ronaldo Cunha Lima” ao Sr. Alighieri Silva Damião, pela sua relevante atuação cultural no meio artístico de Guarabira.</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/452/nv_pro_no_38-2026_-_comenda_literaria_poetisa_marisa_alverga_ao_prof._sr._wildson_fontes_teodosio.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Literária Poetisa Marisa Alverga ao Professor Sr. Wildson Fontes Teodósio e dá outras providências.</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/497/comenda_jornalista_expedito_santos_a_ivan_costa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede a “Comenda Jornalista Expedito Santos” ao Jornalista Ivan Crescencio da Costa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/507/pro_no_40-2026_-_comenda_empresario_rogerio_pontes_a_sra._maria_das_gracas_alves.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Empresário Rogério Pontes à Sra. Maria das Gracas Alves Cavalcante e dá outras providências.</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/509/pro_no_41-2026_-_comenda_merito_esportivo_josenildo_correia_a_sra._julienne_de_l._souto_marinho.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Mérito Esportivo Josenildo Correia à Sra. Julienne de Lucena Souto Marinho e dá outras providências.</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/518/comenda_de_seguranca_publica_-_cel._wolgrand_lordao_pinto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a “Comenda de Segurança Pública Cel. Wolgrand Lordão Pinto”, destinada a homenagear Policiais Militares, Bombeiros Militares, Policiais Civis e Policiais Penais que tenham prestado relevantes serviços na promoção da Ordem Pública, da Segurança da população, bem como a valorização dos princípios humanos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/551/pro_no_43-2026_-_comenda_merito_da_saude_dr._francisco_m._da_silva_ao_dr._pierre_morais_vieira.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Mérito da Saúde Dr. Francisco Monteiro da Silva ao Dr. Pierre Morais Vieira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/598/projeto_de_resolucao_44.pdf</t>
+  </si>
+  <si>
+    <t>Concede a comenda Destaque do ano Poeta Ronaldo Cunha Lima, ao senhor Marinizio Bezerra do Nascimento</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/646/pr_45.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda de Mérito em Saúde “Dr. Francisco Monteiro da Silva” ao Sr. José Adelson de Araújo Júnior.</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/671/pr_46.2026_-_isaura.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Empresarial Rogério Pontes Costa ao Sr. Carlos Renato Valadares Alves.</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/693/pr_47.2026_-_isaura.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Dom Marcelo Pinto Carvalheira a Sra. Maria José Costa Silva.</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/702/projeto_de_resolucao_no_48_2.pdf</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/710/pro_no_49-2026_-_comenda__jornalista_expedito_santos_ao_sr._joeverson_dos_s._nascimento.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Jornalista Expedito Santos ao Sr. Joeverson dos Santos Nascimento e dá outras providências</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/735/50_cel._wolgrand_lordao_pinto_junior_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede a “Comenda de Segurança Pública Cel. Wolgrand Lordão Pinto”, ao Cel. Wolgrand Lordão Pinto Junior, pelos relevantes serviços prestados a Guarabira e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/736/51_del._josinaldo_felix_ribeiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede a “Comenda de Segurança Pública Cel. Wolgrand Lordão Pinto”, Del. Josinaldo Felix Ribeiro, pelos relevantes serviços prestados a Guarabira e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/737/52_subtenente_carlos_alberto_dias_da_silva_olegario_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede a “Comenda de Segurança Pública Cel. Wolgrand Lordão Pinto” ao Subtenente Carlos Alberto Dias da Silva Olegário, em reconhecimento aos relevantes serviços prestados ao município de Guarabira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/738/53_comenda_sgt_cirino_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede a “Comenda de Segurança Pública Cel. Wolgrand Lordão Pinto”, ao 2º Sgt. Geraldo Cirino de Oliveira, pelos relevantes serviços prestados a Guarabira e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/739/54_comenda_major_teles_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede a “Comenda de Segurança Pública Cel. Wolgrand Lordão Pinto”, ao Major QOEM Patrick Barbosa Resende Teles, em reconhecimento aos relevantes serviços prestados ao município de Guarabira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>764</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/764/pr_55.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Concedo a Comenda de Mérito Empresarial Rogério Pontes à MARLON JESUS ROCHA DE PONTES e dá outras providências.</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/784/projeto_de_resolucao_56-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede a “Comenda Jornalista Expedito Santos” a profissional de comunicação Maria Luiza da Silva Rodrigues e dá outras providências.</t>
+  </si>
+  <si>
+    <t>785</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/785/projeto_de_resolucao_57-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de Cidadania Guarabirense ao senhor Eduardo da Silva Araújo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>787</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/787/projeto_de_resolucao_58_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Mérito da Saúde Dr. Francisco Monteiro da Silva, a Draª NATHÁLIA ANASTÁCIA LOUIZE DE ALUSTAU BELARMINO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/811/projeto_de_resolucao_59_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda de Mérito em Saúde “Dr. Francisco Monteiro da Silva” a Dra. Larissa Maria Leal de Freitas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>962</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/962/projeto_de_resolucao_-_comenda_josualdo_dantas_de_castro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>- Concede a “Comenda Mérito Comunitário Antônio Paulino Filho” Ao Sr. Josualdo Dantas de Castro.</t>
+  </si>
+  <si>
+    <t>967</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/967/pr_-_narriman_xavier.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha Osmar de Aquino à Sra. Narriman Xavier da Costa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>968</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/968/pr_-_comenda_expedito_santos_a_germano_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Jornalista Expedito Santos ao Sr. José Germano Ferreira Bernardino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>971</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/971/pr_-_medalha_osmar_de_aquino_a_andre_freitas_da_silva_felix.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha Osmar de Aquino ao Sr. André Freitas da Silva Félix e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1014</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_resolucao_no_64_-2026_-_altera_o_regimento_interno_da_camara_municipal_de_guarabira_para_instituir_o_voto_de_solidariedade_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Altera o Regimento Interno da Câmara Municipal de Guarabira para instituir o Voto de Solidariedade e de Repúdio e dá outras providências.</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/4/requerimento_03-_kit_escolar_2026_assinado.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/4/requerimento_03-_kit_escolar_2026_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitar a distribuição de KITS escolares para os alunos da rede municipal de Guarabira.</t>
   </si>
   <si>
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/5/requerimento_1.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/5/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando uma Praça na Rua Profª Maria Ivanilda, localizada no Bairro do Rosário</t>
   </si>
   <si>
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/6/requerimento_2.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/6/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando uma quadra de esportes para o Bairro do Rosário nas imediações da Rua Profª Maria Ivanilda.</t>
   </si>
   <si>
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/7/requerimento_3.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/7/requerimento_3.pdf</t>
   </si>
   <si>
     <t>solicita um ginásio de esportes para o Bairro da Esplanada nas imediações do Parque da Estação.</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/11/requerimento_07_-_saude_-_exames_de_imagem_assinado.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/11/requerimento_07_-_saude_-_exames_de_imagem_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento. Solicitação a Exmª. Srª. Prefeita a realização de exames de imagem.</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/12/requerimento_caixas_d27agua_assinado.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/12/requerimento_caixas_d27agua_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento. Solicitação a Exmª. Srª. Prefeita a distribuição de Caixas d’água para os moradores da zona rural de Guarabira.</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/13/requerimento_interpretes_de_libras__assinado.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/13/requerimento_interpretes_de_libras__assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento. Solicitação a Exmª. Srª. Prefeita a colocação de Intérpretes de Libras nos órgãos Públicos.</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/16/req._2026_-_nv_-_sessao_solene_ao_dia_internacional_da_mulher_assinado.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/16/req._2026_-_nv_-_sessao_solene_ao_dia_internacional_da_mulher_assinado.pdf</t>
   </si>
   <si>
     <t>Requer do Presidente da Mesa Diretora o cumprimento do artigo 3º, caput, da Lei nº 2.091, de 18 de setembro de 2023, de modo que seja realizada uma audiência pública/sessão solene a tratar da Semana Municipal da Mulher, conforme especifica.</t>
   </si>
   <si>
-    <t>24</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/24/requerimentos_11.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/24/requerimentos_11.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de _x000D_
 Guarabira, requeiro o envio da solicitação ao Sr. Marcelo Bandeira, solicitando. _x000D_
 Para que seja planejado a limpeza e desassoreamento da barragem do _x000D_
 sitio Tananduba zona rural do município.</t>
   </si>
   <si>
-    <t>25</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/25/requerimentos_12.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/25/requerimentos_12.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de _x000D_
 Guarabira, requeiro o envio da solicitação a Sra. prefeita Léa Toscano, _x000D_
 solicitando. _x000D_
 Pedido de obra de calçamento da rua Jurandi Sales Bezerra, rua por de _x000D_
 trás da igreja, no sitio Escrivão.</t>
   </si>
   <si>
-    <t>26</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/26/requerimentos_13.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/26/requerimentos_13.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de _x000D_
 Guarabira, requeiro o envio da solicitação a Sra. prefeita Léa Toscano, _x000D_
 solicitando. _x000D_
 Pedido de limpeza e desassoreamento da barragem do sitio Tamanduá _x000D_
 zona rural do município.</t>
   </si>
   <si>
-    <t>27</t>
-[...15 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/30/requerimentos_17.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/30/requerimentos_17.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de _x000D_
 Guarabira, requeiro o envio da solicitação a Sra. prefeita Léa Toscano, _x000D_
 solicitando. _x000D_
 Pedido de obra de calçamento da Rua Sebastião Batista Ribeiro no bairro _x000D_
 Lucas Porpino</t>
   </si>
   <si>
-    <t>31</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/31/requerimentos_16.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/31/requerimentos_16.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de _x000D_
 Guarabira, requeiro o envio da solicitação a Sra. prefeita Léa Toscano, _x000D_
 solicitando. _x000D_
 Pedido de obra de calçamento travessa Colômbia, por trás da UBS e _x000D_
 Fórum Eleitoral no bairro das Nações.</t>
   </si>
   <si>
-    <t>32</t>
-[...5 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/32/requerimentos_15.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/32/requerimentos_15.pdf</t>
   </si>
   <si>
     <t>os termos do art. 134 do regimento interno da Câmara Municipal de _x000D_
 Guarabira, requeiro o envio da solicitação a Sra. prefeita Léa Toscano, _x000D_
 solicitando. _x000D_
 Pedido de obra de calçamento da Rua Vicente da Silva no sitio contendas.</t>
   </si>
   <si>
-    <t>33</t>
-[...5 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/33/requerimento_18-2026_assinado.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/33/requerimento_18-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a reforma da academia de saúde do Conjunto Osmar de Aquino.</t>
   </si>
   <si>
-    <t>34</t>
-[...5 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/34/requerimento_19-2026_assinado.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/34/requerimento_19-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a pavimentação em frente ao Cemitério Jardim da Saudade, no Bairro Mutirão.</t>
   </si>
   <si>
-    <t>35</t>
-[...5 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/35/requerimento_20-2026_assinado.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/35/requerimento_20-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a ampliação dos postos de entrega de medicamentos no município.</t>
   </si>
   <si>
-    <t>40</t>
-[...8 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/40/requerimento_-_audiencia_taxa_outdoor.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/40/requerimento_-_audiencia_taxa_de_publicidade.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para discutir a cobrança da Taxa de Fiscalização para Utilização de Meios de Publicidade e seus impactos sobre o setor empresarial do Município de Guarabira.</t>
   </si>
   <si>
-    <t>42</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/42/requerimento_-_prestacao_de_contas_festa_da_luz.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/42/requerimento_-_prestacao_de_contas_festa_da_luz.pdf</t>
   </si>
   <si>
     <t>Requer informações e prestação de contas acerca dos patrocínios privados vinculados à Festa da Luz de Guarabira, especialmente no que se refere à exploração de camarote e front stage.</t>
   </si>
   <si>
-    <t>45</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/45/requerimento_-_requer_a_realizacao_de_audiencia_publica_em_comemoracao_ao_dia_do_agente_comunitario_de_saude_acs_e_do_agente_de_combate_as_endemias_ace_no_mes_de_outubro_de_2026..pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/45/requerimento_-_requer_a_realizacao_de_audiencia_publica_em_comemoracao_ao_dia_do_agente_comunitario_de_saude_acs_e_do_agente_de_combate_as_endemias_ace_no_mes_de_outubro_de_2026..pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública em comemoração ao Dia do Agente Comunitário de Saúde (ACS) e do Agente de Combate às Endemias (ACE), no mês de outubro de 2026.</t>
   </si>
   <si>
-    <t>46</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/46/requerimento_-_requer_a_realizacao_de_audiencia_publica_em_alusao_ao_abril_azul_mes_de_conscientizacao_do_transtorno_do_espectro_autista_tea_no_municipio_de_guarabira..pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/46/requerimento_-_requer_a_realizacao_de_audiencia_publica_em_alusao_ao_abril_azul_mes_de_conscientizacao_do_transtorno_do_espectro_autista_tea_no_municipio_de_guarabira..pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública em alusão ao “Abril Azul”, mês de conscientização do Transtorno do Espectro Autista (TEA), no Município de Guarabira.</t>
   </si>
   <si>
-    <t>48</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/48/requerimentos.docx</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/48/requerimentos.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando-lhe conclusão do calçamento na Rua Luiz Porpino da Silva, no Bairro Areia Branca.</t>
   </si>
   <si>
-    <t>51</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/51/requerimento_assinado_026.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/51/requerimento_assinado_026.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação ao Secretário Municipal de Saúde, Adelson Júnior, solicitando a implantação de uma farmácia municipal PET.</t>
   </si>
   <si>
-    <t>52</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/52/requerimento_assinado_027.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/52/requerimento_assinado_027.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação ao Secretário Municipal de Finanças, Denílson Freitas, solicitando a elaboração e envio para esta casa de um projeto de lei dispondo sobre o REFIS 2026.</t>
   </si>
   <si>
-    <t>53</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/53/requerimento_-_alteracao_emenda_impositiva.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/53/requerimento_-_alteracao_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando o envio de Projeto de Lei à Câmara Municipal visando alterar a destinação de emenda impositiva, transferindo recursos anteriormente destinados à Associação Cultural Fazenda Nordestina (ACFAN) para o Centro de Referência Especializado de Assistência Social – CREAS, para aquisição de aparelhos de ar-condicionado.</t>
   </si>
   <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/56/requerimento_-_requer_reposicao_de_calcamento_na_rua_carlos_chagas_no_bairro_assis_chateaubriand_em_guarabira..pdf</t>
+  </si>
+  <si>
+    <t>Requer reposição de calçamento na Rua Carlos Chagas, em frente a casa de número 149, no Bairro Assis Chateaubriand, em Guarabira/PB.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/58/requerimento_-_requer_pavimentacao_asfaltica_na_rua_presidente_castelo_branco_no_bairro_assis_chateaubriand_em_guarabira..pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica da Rua Presidente Castelo Branco, no Bairro Assis Chateaubriand, em Guarabira/PB.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/59/requerimento_-_requer_pavimentacao_asfaltica_na_rua_oswaldo_cruz_no_bairro_assis_chateaubriand_em_guarabira..pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica da Rua Oswaldo Cruz, no Bairro Assis Chateaubriand, em Guarabira/PB.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/60/requerimento_-_requer_pavimentacao_asfaltica_na_rua_afranio_peixoto_no_bairro_assis_chateaubriand_em_guarabira..pdf</t>
+  </si>
+  <si>
+    <t>Requer a pavimentação asfáltica da Rua Afrânio Peixoto, no Bairro Assis Chateaubriand, em Guarabira/PB.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/61/requerimento_assinado_033.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Secretário Municipal de Cultura e Turismo, Clemilson França, solicitando as devidas providências para a realização do são joão neste município.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/62/requerimento_assinado_034.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Secretária Municipal de Infraestrutura, Suellen Maria Rocha Madruga, solicitando as devidas providências no sentido de construir uma parada de ônibus as margens da PB-073 mais precisamente na entrada para a zona rural denominada de Carrasco.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/63/requerimento_assinado_035.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Secretário Municipal de Educação, Tiago Justino, solicitando as devidas providências para a aquisição e distribuição de calçados para os alunos matriculados na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/65/requerimento_-_suspensao_de_taxa_de_publicidade.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a suspensão temporária da cobrança da Taxa de Fiscalização para Utilização de Meios de Publicidade no município de Guarabira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/89/requerimento_4.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srº. Secretário de saúde, solicitando a distribuição de medicamentos na UBS – Milton de Moura Resende, localizada no Bairro São José.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/90/requerimento_5.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando uma creche para o Bairro da Esplanada</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/92/requerimento_6.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando a pavimentação asfáltica da Rua Manoel de Oliveira, localizada no Bairro São José.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/93/requerimentos_40-26.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando Excelentíssimo Senhor Governador do Estado da Paraíba, bem como à Secretaria de Estado competente, no sentido de que seja firmado termo de comodato com o Município de Guarabira, visando a disponibilização de terreno pertencente ao Estado para que a Prefeitura Municipal possa realizar a reforma e reestruturação dos currais da feira do gado em nosso município.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/94/requerimentos_41-26.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando Excelentíssima Senhora Prefeita do Município de Guarabira, juntamente à Secretaria Municipal de Agricultura, no sentido de que sejam disponibilizados cortes de terras (aração) e distribuição de sementes selecionadas para os agricultores do nosso município.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/95/requerimentos_42-26.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando Excelentíssima Senhora Prefeita do Município de Guarabira, bem como à Secretaria Municipal de Agricultura, solicitando o imediato início das obras do Matadouro Público Municipal, que se encontra há longo período sem andamento, bem como esclarecimentos acerca da atual situação do referido equipamento público.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/96/requerimentos_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando Excelentíssimo Senhor Governador João Azevedo, bem como à Secretaria de Estado da Infraestrutura e dos Recursos Hídricos, solicitando a inclusão das Ruas Padre Geraldo Pinto e Eliza Barbosa, que dão acesso à BR, nas proximidades da Rodoviária Estadual, no Projeto Travessia Urbana, para fins de asfaltamento.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/97/requerimentos_44-26.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando Excelentíssimo Senhor Governador João Azevedo, bem como à Secretaria de Estado da Infraestrutura, solicitando o asfaltamento da Rua Ana Bulhões com a Rua Ozéias de Bulhões, localizada no Bairro Primavera, no município de Guarabira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/98/requerimento_45.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, com amparo no Regimento Interno no Art 139 VII. Também como membro da Comissão de Obras desta Casa Legislativa e depois de ouvir o Plenário REQUER. A convocação da Secretária de Infraestrutura do município a senhora Suellen Madruga para prestar esclarecimentos aos vereadores sobre a mudança do projeto original da construção execução do novo mercado do peixe do município.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/100/requerimento_46_-_isaura_barbosa.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a implantação de Portal Turístico na entrada da cidade de Guarabira, no sentido Araçagi – Guarabira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/114/requerimento_47_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando que envide esforços junto ao Governo Federal, por meio do Ministério da Educação, visando à realização de estudo técnico para a implantação de um campus da Universidade Federal da Paraíba no município de Guarabira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/118/requerimento_48.2026_-_isaura.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, na forma regimental, depois de ouvido o Plenário, que seja realizada uma Sessão Especial em homenagem ao Dia Internacional da Mulher, a ser promovida pela Câmara Municipal de Guarabira, em data a ser definida próxima ao dia 08 de março, com o objetivo de reconhecer e valorizar as mulheres que contribuem para o desenvolvimento social, cultural, educacional e econômico do município.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/119/requerimentos_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando-lhe reposição do calçamento na Rua Nicolau da Costa Diniz, no Bairro Santa Terezinha</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/120/reque_-_23-02-01.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando que determine ao setor competente a realização do asfaltamento da subida do Frei Damião, neste município.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/121/reque_-_23-02-02.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando, a construção de uma praça de alimentação no Memorial Frei Damião, com o objetivo de oferecer melhor estrutura e atendimento aos romeiros que visitam o local.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/122/reque-23-02-03.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação ao Excelentíssimo Senhor Governador do Estado da Paraíba, João Azevêdo, solicitando a construção de um Centro de Convenções em nosso município, destinado à realização de grandes eventos institucionais, culturais, religiosos e empresariais.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/123/reque-23-02-04_1.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de_x000D_
+Guarabira, requeiro o envio da solicitação à Excelentíssima Senhora Prefeita Léa_x000D_
+Toscano, solicitando o calçamento da estrada que liga a BR que dá acesso a_x000D_
+João Pessoa ao aterro sanitário, em razão da precariedade da via,_x000D_
+especialmente no período chuvoso.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/124/requerimento_expediente_criacao_de_secretaria_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando-lhe o envio de Projeto de Lei para criação da Secretaria Municipal de Habitação Popular .</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/125/requerimento_reformas_de_casas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando o início imediato de reforma de casas para pessoas em situação de vulnerabilidade residentes no município de Guarabira, tanto na zona urbana quanto  na zona rural.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/126/requerimento_campanha_da_fraternidade_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esse subscreve, requer da Presidência Desta Casa, a realização de Sessão Especial para tratar da Campanha da Fraternidade 2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/127/requerimento_57-2026_-_requer_reposicao_de_calcamento_na_rua_aristides_vilar_no_bairro_assis_chateaubriand_em_guarabira-pb..pdf</t>
+  </si>
+  <si>
+    <t>Requer reposição de calçamento na Rua Aristides Vilar, no Bairro Assis Chateaubriand, em Guarabira/PB.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/128/requerimento_58-2026_-_requer_reposicao_de_calcamento_na_rua_joao_alves_pereira_lima_no_bairro_clovis_bezerra_em_guarabirapb..pdf</t>
+  </si>
+  <si>
+    <t>Requer reposição de calçamento na Rua João Alves Pereira Lima, no Bairro Clovis Bezerra, em Guarabira/PB.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/129/requerimento_59-2026_-_requer_a_distribuicao_de_peixe_na_semana_santa_as_familias_em_situacao_de_vulnerabilidade_social_no_municipio_de_guarabira_nos_termos_do__programa_mesa_para_todos..pdf</t>
+  </si>
+  <si>
+    <t>Requer a distribuição de peixe na Semana Santa às famílias em situação de vulnerabilidade social no município de Guarabira, nos termos da Lei nº 2.272/2025 – Programa “Mesa para Todos”.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/130/requerimento_60-2026_-_requer_a_distribuicao_de_frango_no_periodo_natalino_as_familias_em_situacao_de_vulnerabilidade_social_no_municipio_de_guarabira_nos_termos_do__programa_mesa_para_todos.pdf</t>
+  </si>
+  <si>
+    <t>Requer a distribuição de frango no período natalino às famílias em situação de vulnerabilidade social no município de Guarabira, nos termos da Lei nº 2.272/2025 – Programa “Mesa para Todos”.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/132/ponte_rota_do_alto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a construção de uma ponte de pequeno porte ou pontilhão, no acesso do Bairro Clotilde Coutinho, Loteamento Rota do Alto.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/133/pontilhao_cachoeira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a reforma do pontilhão na Rua Dr. Antônio Guedes, em Cachoeira dos Guedes.</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a construção de uma quadra de futebol de areia, para a comunidade de Cachoeira dos Guedes.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/138/req._nba_64-2026_-_sessao_solene_ao_dia_municipal_da_libras_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Presidente da Mesa Diretora audiência pública a tratar do Dia Municipal da Libras a ser comemorado no dia 24 de abril em cumprimento ao caput do art. 4º da Lei nº 2.068, de 06 de setembro de 2023, conforme especifica.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/144/requerimento_144.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de construir uma quadra de areia descoberta na praça João Dantas localizada na Av. Desembargador Pedro Bandeira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/147/requerimento_assinado_066.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/148/requerimento_assinado_067.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de realizar a manutenção da academia de saúde instalada na praça João Dantas localizada na Av. Desembargador Pedro Bandeira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/150/requerimento_assinado_068.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de realizar a podagem das árvores localizadas na praça João Dantas localizada na Av. Desembargador Pedro Bandeira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/154/reque-02-01_1.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de_x000D_
+Guarabira, requeiro o envio da solicitação à Excelentíssima Senhora Prefeita_x000D_
+Léa Toscano, solicitando que envie a esta Casa Legislativa Projeto de Lei_x000D_
+instituindo ou fortalecendo o Programa Empreender Guarabira, com o_x000D_
+objetivo de atender os pequenos e médios empresários do município de_x000D_
+Guarabira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/155/reque-02-02_1.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de_x000D_
+Guarabira, requeiro o envio da solicitação à Excelentíssima Senhora Prefeita_x000D_
+Léa Toscano, solicitando, com urgência, o conserto da bueira localizada na_x000D_
+comunidade de Tananduba de Baixo, no município de Guarabira</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/156/requerimentos_recuperacao_automatica_1.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de_x000D_
+Guarabira, requeiro o envio da solicitação à Excelentíssima Senhora Prefeita_x000D_
+Léa Toscano, solicitando a realização de obra de calçamento ligando o Sítio_x000D_
+Passagem à comunidade do Cipoal, no município de Guarabira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/161/downloadfile_3.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Prefeita Léa Toscano o calçamento do trecho entre as Ruas Siqueira Campos e Arnoud Clementino no Bairro da Esplanada.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/162/requerimento_calcamento_das_ruas_eloi_pereira_com_prof._maria_l._da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Obra de calçamento das ligações das ruas Elói Pereira com Prof. Maria Ivanilda fazendo a ligação do bairro Rosário com o João Cassimiro.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/163/requerimento_totem.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. A implantação de Tótens de Segurança Inteligentes nas principais avenidas e no centro da cidade.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/164/req._nba_75-2026_-_nv_-_37aa_romaria_de_frei_damiao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Prefeita Municipal o apoio necessário à realização da 37ª Romaria de Frei Damião, incluindo a execução de serviços de limpeza e paisagismo nas duas margens da via de acesso ao local, bem como a realização de outras intervenções estruturantes que assegurem adequado acolhimento aos romeiros e condições seguras de acesso, conforme especifica.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/166/requerimento_da_ladeira_do_sitio_itamatay.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando o calçamento da ladeira ao lado do antigo pátio de vaquejada no Sitio Itamatay.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/167/requerimento_da_recuperacao_do_calc._do_assis_chateaubriand.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando a recuperação do calçamento da Rua Carlos Chagas, localizada no Bairro do Conjunto Assis Chateaubriand.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/173/78_reforma_escola_maria_lourdes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a reforma e ampliação da Escola Maria Lourdes de Souza Amorim, no Bairro Mutirão.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/174/79_quadra_de_areia_cachoeira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/175/80_pavimentacao_maria_de_fatima_-_mutirao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a pavimentação asfáltica da Rua Maria de Fátima Ribeiro, Bairro Mutirão.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/180/requerimento_81-2026_-_requer_reposicao_de_calcamento_bem_como_servicos_de_limpeza_e_capinagem_na_rua_leonardo_soares_da_silva_em_toda_a_sua_extensao_localizada_no_bairro_osmar_de_aquino..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a reposição de calçamento, bem como serviços de limpeza e capinagem na Rua Leonardo Soares da Silva, em toda a sua extensão, localizada no Bairro Osmar de Aquino, em caráter de urgência</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/189/27.02_auxilio_alimentacao_pdf_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a implantação de AUXILIO-ALIMENTAÇÃO para todos os Servidores Público do Município de Guarabira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/190/27.02_escola_esplanada_pdf_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Exma. Sra. Prefeita Léa Toscano, a construção de uma Escola com Ginásio de esportes, no bairro Esplanada para atender alunos do 6º ao 9º ano.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/191/27.02_convocacao_secretario_de_administracao_84_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer a convocação do Secretário de Administração Municipal de Guarabira, para prestar esclarecimentos.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/192/requerimento_assinado_085.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de realizar a obra de pavimentação asfáltica na Rua Filomena Cavalcante localizada no bairro do Rosário.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/193/requerimento_assinado_086.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências para a aquisição e distribuição de ovos de chocolates em alusão a páscoa para os alunos matriculados na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/194/requerimento_assinado_087.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de realizar a obra de um calçadão para pedestres entre o bairro Osmar de Aquino ao Shopping Cidade Luz</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/195/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando corrimão na Rua da Guia no Bairro Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/198/requerimento_89.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita Léa Toscano, solicitando.  A construção do calçamento da comunidade Itamaraty ligando Contorno Rodoviário João Pedro Teixeira, passando ao lado do Eco Club Vale Verde até antiga Estação Ferroviária.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/199/requerimento_90.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita Léa Toscano, solicitando. Que seja elaborado um projeto de reforma e ampliação da Escola Municipal Joventina Maria de Pontes localizado no sítio Tananduba.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/202/calcamento_abraao_neves.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Abrãao Neves da Silva, localizada no Monte das Oliveiras.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_92.2026_-_jf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>- Solicito a Prefeita Léa Toscano, que seja instalado coletores de lixo na Comunidade São José do Miranda, para melhor organização dos moradores quanto aos despejo do lixo;</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_93.2026_-_jf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>- Solicito a Prefeita Léa Toscano, que seja realizada a coleta do lixo da Comunidade São José do Miranda, sendo assim feita um cronograma junto aos moradores e melhorar os serviços pra população;</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/210/requerimento_94.2026_-_jf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>- Solicito a Prefeita Léa Toscano, a limpeza de fossas sépticas na Comunidade de São José do Miranda, zona rural do munícipio, nas residências próximas a UBS e e adjacências;</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/211/requerimento_-_aulas_criancas_atipicas.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando providências urgentes para garantir o retorno imediato às aulas das crianças atípicas da rede municipal de ensino, com a devida disponibilização de cuidadores.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/212/assinado_req._96-2026_-_tribuna_livre_para_os_organizadores_da_corrida_por_mim_eu_vou_na_semana_municipal_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Mesa Diretoria o uso da Tribuna Livre pela Sra. Raylíssia Késsia P. de Souza, Diretora da corrida “Por mim, eu vou”, edição 2026, conforme especifica.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/213/requerimento_97-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_pavimentacao_asfaltica_da_ladeira_do_tororo_no_trecho_que_liga_o_bairro_sao_jose_ao_centro..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a pavimentação asfáltica da Ladeira do Tororó, no trecho que liga o Bairro São José ao Centro.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_98-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_pavimentacao_asfaltica_da_rua_afranio_peixoto_localizada_no_bairro_assis_chateaubriand..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a pavimentação asfáltica da rua Afrânio Peixoto, localizada no Bairro Assis Chateaubriand</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/219/requerimento_-_nome_ginasio_sebastiao_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Exmo. Sr. Presidente da Assembleia Legislativa da Paraíba, Deputado Adriano Galdino, solicitando a denominação do novo ginásio da Escola Estadual de Ensino Fundamental João Francelino da Silva, localizada no bairro Mutirão, no município de Guarabira, com o nome de Sebastião José Monteiro.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/220/requerimento_100.2026_jf-_pavimentacao_nossa_senhora_ate_cidade_jardim.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Prefeita Léa Toscano, que seja feita a pavimentação da Rua que segue pelo Canal do Juá, passando pela principal do Bairro Nossa Senhora Aparecida, na AMECC, seguindo em frente ligando até o Loteamento Cidade Jardim, dando mobilidade urbana até a Rodovia PB 073.</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/221/requerimento_101.2026_jf_-_calcar_ladeira_do_formigueiro.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Prefeita Léa Toscano, que seja feita a pavimentação da “LADEIRA DO FORMIGUEIRO”, rua na Vila Padre Cícero, para assim melhorar a passagem dos moradores e outros na localidade.</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/222/requerimento_102.2026_jf_-_abertura_de_rua_creche_tia_lea.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Prefeita Léa Toscano, que seja feito um estudo para abertura de rua visando mais mobilidade urbana nas proximidades EM FRENTE A CRECHE TIA LEA, SAINDO NO BAIRRO OSMAR DE AQUINO, “LOTEAMENTO POUSO DAS GARÇAS”;</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/223/calcamento_manoel_francisco.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Manoel Francisco dos Santos, localizada no Sol Nascente.</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/224/calcamento_rua_projeta_do_rosario.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da  rua Projetada, ligação Rua Elói Pereira com Rua Prfª. Maria L. da Silva, localizada no bairro do Rosário.</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/225/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando corrimão na Travessa Santo Antônio no Bairro Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_assinado_106.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de realizar a manutenção da estrada vicinal entre a PB-073 a comunidade rural Lagoa de Pedra.</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/232/requerimento_assinado_107.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de realizar o complemento da pavimentação entre Pirpiri e Lagoa de Serra.</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/233/requerimento_assinado_108.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de ampliar o programa de cortes de terra.</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/234/calcadao_pirpiri_ao_campo_de_aviacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a construção de um calçadão, ligando as comunidades Pirpiri a comunidade São Pedro e São Pulo, também localizado no Pirpiri, em frente ao campo de aviação</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/235/pav._asfaltica_joao_mendes_-_jader_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a pavimentação asfáltica da Rua João Mendes da Silva, no Residencial Jader Soares Pimentel.</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/236/pav._asfaltica_osvaldo_miranda_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a pavimentação asfáltica da Rua Prof° Osvaldo Miranda Pereira, no Conjunto Osmar de Aquino.</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/237/requerimento_112.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. A reforma do CEI Centro de Educação Infantil Maria do Carmo Toscano localizado no bairro Mutirão.</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/238/requerimento_113.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Obra de calçamento Jorge Francisco da Costa no bairro Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/239/requerimento_114.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Obra de calçamento na comunidade Itamatay de Cima zona rural do município.</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/243/03.03_calcadao_rua_sao_manoel_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a implantação de um calçadão para locomoção dos pedestres em todo o trecho da rua São Manoel.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/244/03.03_instalacao_de_um_centro_de_atencao_as_mulheres._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a instalação de um Centro de atenção às mulheres vítimas de Violência Doméstica, disponibilizando profissionais de saúde para atendimento, acompanhamento e orientação.</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/247/req_nv_no_117-2026_-_solicita_do_pres._da_mesa_a_recolocacao_do_crucifixo_no_plenario_da_camara_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Presidente da Mesa Diretora a recolocação de crucifixo no Plenário da Câmara Municipal de Guarabira, como símbolo de valor histórico-cultural,  conforme especifica.</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/248/requerimento_118_-2026_-_convocacao_da_secretaria_da_infraestrutura.pdf</t>
+  </si>
+  <si>
+    <t>Requer a CONVOCAÇÃO de Suellen Maria Rocha Madruga, SECRETÁRIA DA INFRAESTRUTURA de Guarabira, para prestar ESCLARECIMENTOS sobre OBRAS DE DRENAGEM na Avenida Dom Pedro II, Centro, Bairro Novo e Conjunto Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/250/requerimento_-_atendimento_ubs_tananduba.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a regularização imediata dos atendimentos na Unidade Básica de Saúde do Sítio Tananduba.</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/252/requerimento_-_medico_ubs_passassunga.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a regularização imediata do atendimento médico na Unidade Básica de Saúde do Sítio Passassunga.</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/257/requerimento_121_-_2026_-_sessao_especial_-_campanha_da_fraternidade.pdf</t>
+  </si>
+  <si>
+    <t>Requer a REALIZAÇÃO de SESSÃO ESPECIAL para debater a CAMPANHA DA FRATERNIDADE 2026, com o tema Fraternidade e Moradia, e o lema Ele Veio Morar Entre Nós.</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/265/calcamento_domingos_goncalves.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Domingos localizada no Loteamento Sol Nascente.</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/266/calcamento_arnaldo_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Arnaldo Guilherme localizada no Loteamento Sol Nascente.</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/267/10.03_assinado_recuperacao_estradas_sitio_serra_da_jurema.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a imediata recuperação da estrada que liga os Sítios Serra da Jurema, Quati, Mata Limpa e São Jose.</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/268/10.03_canal_do_jua_02_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Prefeita Léa Toscano, a conclusão das obras do canal do Juá, notadamente os trechos, que ligam Bairro do Juá ao Nossa Senhora Aparecida; E da Rua Antônio Uchoa, até o rio Guarabira.</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/269/10.03_mais_saude_para_mulher_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a criação do programa, MAIS SAUDE, para atender as mulheres do município de Guarabira com a realização de exames especializados (ultrassonografias, mamografias, tomografias e outros), com mutirões quinzenais para atender a demanda reprimida existente no município.</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/272/requerimentos_2.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicita-lhe a realização de mutirões de consultas oftalmológicas.</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/273/requerimento_assinado_128.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a aquisição e posterior funcionamento de um gabinete odontológico móvel.</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/274/requerimento_assinado_129.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de realizar a obra de reforma na sede da UPAE.</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/275/requerimento_assinado_130.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de disponibilizar um veterinário para atendimento a domicilio dos animais dos pequenos produtores.</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/277/requerimento_131_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando que articule junto ao Departamento de Estradas de Rodagem da Paraíba (DER-PB), a realização do recapeamento asfáltico da Avenida Cacildes Toscano de Brito, bem como a elaboração e execução de um projeto completo de reestruturação da referida via.</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/278/requerimento_132.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. A construção do calçamento da Rua Domingos Gonçalves, localizada no bairro Sol Nascente neste município.</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/279/requerimento_133.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. A construção do calçamento da Rua Arnaldo Guilherme, localizada no bairro Sol Nascente neste município.</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/280/requerimento_134.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. A construção do calçamento da Rua Francisco De Assis Nóbrega, localizada no bairro São José neste município.</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/281/recupercao_pb-075_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação ao Governo do Estado, solicitando uma operação tapa buraco na PB-075 que liga as cidades Guarabira e Cuitegi.</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/282/parque_infantil_rota_do_alto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a construção de um parque infantil para o Bairro Clotilde Coutinho, também conhecido como Loteamento Rota do Alto</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/283/parque_infantil_jua_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a construção de um parque infantil para o Bairro do Juá</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/286/req._no_138-2026_-_nv_-_calcamento_da_rua_rad._edmilson_da_silva_galdino.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Chefe do Poder Executivo o calçamento de toda extensão da Rua Radialista Edmilson da Silva Galdino, no Loteamento Fernando Cunha Lima, “bairro Osmar de Aquino”, conforme especifica</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/289/requerimentos_26.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. _x000D_
+Prefeita, solicitando à Excelentíssima Senhora _x000D_
+Prefeita Constitucional do Município de Guarabira – _x000D_
+PB, que determine, através da Secretaria de _x000D_
+Infraestrutura, a construção de uma ponte ligando _x000D_
+as comunidades de Cordeiro Alto e Boa Vista, _x000D_
+neste município.</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/290/requerimentos8.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando que determine, através da Secretaria de Infraestrutura, a complementação do calçamento da Rua Osmar Rodrigues, nas imediações da Delegacia, no bairro do Cordeirão, neste município.</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/291/requerimentos9.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando que determine, através da Secretaria Municipal de Saúde, a realização de ações e campanhas educativas em alusão ao “Março Azul”, mês de conscientização e prevenção ao câncer colorretal</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/293/requerimento_-_climatizacao_policlina_bairro_novo.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a climatização da recepção e da área de espera da Policlínica Municipal Dr. Augusto de Almeida.</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/294/requerimento_143.2026_-_jf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Prefeita Léa Toscano, que seja feita a pavimentação asfáltica da Rua Nossa Senhora da Luz, Bairro Clóvis Bezerra, iniciando-se pela primeira Rua do Bairro, se estendo, até a rua que passa em frente a Associação de Cabo de Soldados, chegando até a rodovia PB 057;</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/296/req._144-2026_-_nv_-_sessao_solene_ao_dia_de_conscientizacao_do_autismo.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Presidente da Mesa Diretora a realização de audiência pública ou sessão solene para celebrar o “Dia de Conscientização do Autismo”, instituído no calendário oficial do município por meio do art. 1º, caput, da Lei nº 1.399/2017, conforme especifica</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/300/requerimento_145-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_instalacao_de_coletor_de_lixo_no_cruzamento_das_ruas_antonieta_m._menezes_e_braulio_martins..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a instalação de coletor de lixo no cruzamento das ruas Antônieta M. Menezes e Bráulio Martins, localizado no Bairro Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/308/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando doação de óculos a população necessitada.</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/310/calcamento_rua_projetada_i_nordeste_ii.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Projetada I localizada no Nordeste II.</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/312/calcamento_rua_projetada_ii_nordeste_ii_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Projetada II localizada no Nordeste II.</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/314/requerimento_149_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando o envio de Projeto à Câmara Municipal visando alterar o Código Tributário Municipal para conceder isenção de IPTU às viúvas proprietárias de imóvel residencial próprio, independentemente do limite de renda.</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/319/pavimentacao_carlos_moura_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a pavimentação asfáltica da Rua Carlos Moura, no Bairro Osmar de Aquino.</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/320/pavimentacao_americo_pinheiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a pavimentação asfáltica da Rua Américo Pinheiro de Brito, no Bairro Osmar de Aquino.</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/321/requerimento_assinado_152.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de disponibilizar uma equipe de contabilidade para elaborar o imposto de renda dos pequenos comerciantes deste munícipio</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/322/requerimento_assinado_153.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de alugar um imóvel no bairro do nordeste para o funcionamento do programa nossa ceia.</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/323/pavimentacao_antonio_o._moura_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a pavimentação asfáltica da Rua Antônio de Oliveira Moura, no Bairro Osmar de Aquino.</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/326/requerimento_155.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Construção do complemento do calçamento da Rua    Prof.ª Mariana Marques Leite, localizada no bairro Alto da Boa Vista neste município.</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/327/requerimento_156.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Construção do complemento do calçamento da Rua Maria Rodrigues Alves, localizada no bairro Alto da Boa Vista neste município.</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/328/requerimento_157.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Construção de um abrigo no ponto de moto taxi no bairro Mutirão neste município.</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/329/11.03_158_pontilhao_de_ruas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano e a construção de um pontilhão ligando a Rua Clemente Pereira - centro à Avenida Brasil – Bairro das Nações.</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/330/11.03_159_sala_de_vacina_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a realização de melhorias na sala de vacinação da UBS de Cachoeira, com a instalação de um aparelho de Ar condicionado.</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/331/11.03_160_escola_integral_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Prefeita Léa Toscano, a implantação de Escolas em tempo integral no município de Guarabira.</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/335/requerimento_-_construcao_de_praca_da_alimentacao_no_parque_da_estacao_ferroviaria_-_11_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de Praça da Alimentação no Parque da Estação Ferroviária.</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/338/req._no_162-2026_-_calcamento_da_rua_presbitero_arnoud_guilhermino_de_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Chefe do Poder Executivo o calçamento da Rua Presbítero Arnoud Guilhermino de Macedo, bairro Sol Nascente, conforme especifica.</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/339/163_conjunto_lucas_porpino_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Prefeita Léa Toscano, o calçamento da artéria ligando a rua Zequinha Uchoa (Cj Lucas Porpino), passando pela ocupação Céu Azul, até o bairro Clotilde Coutinho (Rota do Alto).</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/340/164_17.03_requerimento_limpeza_de_rua_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Exma. Sra. Prefeita Léa Toscano, com urgência a limpeza da Rua Célia Galvão de Brito, no Bairro Novo.</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/341/165_17.03_requerimento_limpeza_de_rua_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Exma. Sra. Prefeita Léa Toscano, a reposição de lâmpadas da Rua Célia Galvão de Brito, no Bairro Novo.</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/345/requerimento_166-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_poda_das_arvores_localizadas_na_praca_do_bairro_assis_chateaubriand..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a poda das árvores localizadas na praça do Bairro Assis Chateaubriand, em Guarabira/PB.</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/346/requerimento_167-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_poda_das_arvores_localizadas_na_rua_osvaldo_azevedo_lateral_da_escola_amalia_freire_no_bairro_assis_chateaubriand..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a poda das árvores localizadas na Rua Osvaldo Azevedo, lateral da Escola Amália Freire, no Bairro Assis Chateaubriand.</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/347/requerimento_168-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_poda_da_arvore_localizada_na_rua_presidente_castelo_branco_em_frente_ao_scfv_no_bairro_assis_chateaubriand..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a poda da árvore localizada na Rua Presidente Castelo Branco, em frente ao SCFV, no Bairro Assis Chateaubriand.</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/348/requerimento_169-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_pavimentacao_asfaltica_da_rua_leonardo_soares_da_silva_localizada_no_bairro_osmar_de_aquino..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a pavimentação asfáltica da rua Leonardo Soares da Silva, localizada no bairro Osmar de Aquino.</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/349/requerimento_170-2026_-_requer_informacoes_a_secretaria_de_esporte_lazer_e_da_juventude_do_municipio_de_guarabira_acerca_do_prazo_previsto_para_conclusao_da_obra_de_reforma_do_estadio_silvio_porto..pdf</t>
+  </si>
+  <si>
+    <t>Requer informações à Secretaria de Esporte, Lazer e da Juventude do Município de Guarabira acerca do prazo previsto para conclusão da obra de reforma do Estádio Silvio Porto.</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/350/requerimento_171-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_realizacao_de_servicos_de_limpeza_e_capinagem_na_travessa_jose_oliveira_madruga_localizada_no_bairro_sao_jose..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a realização de serviços de limpeza e capinagem na Travessa José Oliveira Madruga, localizada no bairro São José.</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/351/requerimento_172-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_realizacao_de_servicos_de_limpeza_na_rua_manoel_ramiro_no_bairro_do_rosario..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a realização de serviços de limpeza na Rua Manoel Ramiro, no bairro do Rosário.</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/352/requerimento_173-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_instalacao_de_coletores_de_lixo_na_rua_jose_paulo_da_silveira_no_bairro_sao_jose..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a instalação de coletores de lixo na Rua José Paulo da Silveira, no bairro São José.</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/353/requerimento_174-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_realizacao_de_servicos_de_limpeza_e_capinagem_em_toda_a_extensao_da_rua_pedro_alves_de_andrade_no_bairro_sao_jose.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a realização de serviços de limpeza e capinagem em toda a extensão da Rua Pedro Alves de Andrade, no bairro São José.</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/354/requerimento_175-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_retirada_de_entulho_localizado_na_rua_isaias_gouveia_da_silva_no_bairro_sao_jose..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a retirada de entulho localizado na Rua Isaías Gouveia da Silva, no bairro São José.</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/355/requerimento_176-2026_-_requer_a_prefeita_do_municipio_de_guarabira_servico_de_capinagem_e_limpeza_na_frente_da_escola_edivardo_toscano..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza na frente da Escola Edivardo Toscano.</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/356/requerimento_177-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_realizacao_de_servicos_de_limpeza_e_capinagem_em_toda_a_extensao_da_rua_odon_bezerra..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando a realização de serviços de limpeza e capinagem em toda a extensão da Rua Odon Bezerra, localizada no Conjunto Assis Chateaubriand.</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/357/requerimento_178-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_manutencao_dos_equipamentos_da_academia_da_saude_localizada_na_pracinha_do_bairro_assis_chateaubriand..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando a manutenção dos equipamentos da Academia da Saúde localizada na pracinha do Bairro Assis Chateaubriand.</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/358/requerimento_179-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_realizacao_de_servicos_de_limpeza_e_capinagem_em_toda_a_extensao_da_rua_santo_amaral..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando a realização de serviços de limpeza e capinagem em toda a extensão da rua Santo Amaral, localizada no Conjunto Assis Chateaubriand.</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/359/requerimento_180-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_realizacao_de_servicos_de_limpeza_e_capinagem_em_toda_a_extensao_da_rua_siqueira_campos..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando a realização de serviços de limpeza e capinagem em toda a extensão da rua Siqueira Campos, localizada no Conjunto Assis Chateaubriand.</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/360/requerimento_181-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_poda_das_arvores_localizadas_na_rua_antonio_cavalcante_de_melo_no_bairro_assis_chateaubriand..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a poda das árvores localizadas na Rua Antônio Cavalcante de Melo, no Bairro Assis Chateaubriand.</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/361/calcamento_rua_gov._ivan_bichara_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Gov. Ivan Bichara Sobreira, localizada no Bairro Areia Branca.</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/362/calcamento_rua_angelo_valdez.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando solicitando o calçamento da Rua Ângelo Valdez, localizada no Lucas Porpino.</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/363/reque_-15-01-.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando, através da Secretaria de Infraestrutura, a realização de operação tapa-buracos nas ruas do município, tendo em vista que diversos trechos apresentam buracos e danos no pavimento.</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/364/reque-15-02.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando, através da Secretaria de Infraestrutura, através da Secretaria de Infraestrutura, a realização de obra de calçamento (pavimentação em paralelepípedo) na Comunidade São Sebastião, localizada no Distrito de Itamatay.</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/365/reque-15-03.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando, através da Secretaria competente, a construção de um calçadão ligando o Conjunto Jader Pimentel ao Bairro do Pirpiri.</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/366/requerimento_parque_infantil_cordeiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando instalação de parque infantil na Praça Alberes Gonzaga de Lira.</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/367/requerimento_de_parque_infantil_bela_vista_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando instalação de parque infantil na Praça Francisco Adelino Belo Segundo, no bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/369/2026_-_requerimento_-_revisao_plano_diretor_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Prefeita Léa Toscano, que seja feita um estudo técnico de revisão do PLANO DIRETOR, pois o atual tem mostrado algumas indisponibilidades em diversas áreas do nosso município, necessitando assim de sofrer alterações;</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/370/2026_-_requerimento_-_revisao_codigo_de_obras_do_municipio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Prefeita Léa Toscano, que seja feita um estudo técnico de revisão do CÓDIGO DE OBRAS DE GUARABIRA, pois o atual tem mostrado algumas indisponibilidades em diversas áreas do nosso município, necessitando assim de sofrer alterações;</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/372/requerimento_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando-lhe reposição no calçamento da rua professora Maria Cecy 2, no centro.</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/373/requerimento_2.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando-lhe pavimentação asfáltica na rua Padre Geraldo Pinto, no Bairro Primavera.</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/378/requerimento_193.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. _x000D_
+À Prefeitura Municipal de Guarabira que estude a possibilidade de desapropriação de um terreno vizinho do Sítio Contendas, localizado na zona rural deste município, com a finalidade de que, posteriormente sejam doados lotes dessa área possa ser destinada à ampliação da área habitada daquela comunidade.</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/379/requerimento_194.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. _x000D_
+À prefeitura Municipal de Guarabira que estude a possibilidade de desapropriação de um terreno vizinho do Distrito Cachoeira dos Guedes, localizado na zona rural deste município, com a finalidade de que, posteriormente sejam doados lotes dessa área possa ser destinada à ampliação da área habitada daquela comunidade.</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/380/requerimento_195.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. _x000D_
+A prefeitura Municipal de Guarabira que estude a possibilidade de desapropriação de um terreno vizinho do Distrito Pirpiri, localizado na zona rural deste município, com a finalidade de que, posteriormente sejam doados lotes dessa área possa ser destinada à ampliação da área habitada daquela comunidade.</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/381/praca_cachoeira_dos_guedes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a reforma e ampliação da praça situada na Rua Manoel Roberto de Araújo, no Distrito de Cachoeira dos Guedes.</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/382/passarela_do_canal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a substituição da passarela de madeira do canal do juá, por uma de concreto com apoio nas laterais.</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/383/estrada_lucas_porpino_-_rota_do_alto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a pavimentação asfáltica da estrada que liga o Bairro Lucas Porpino, Ao Bairro Clotilde Coutinho, também conhecido como Rota do Alto.</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/384/requerimento_assinado_199.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências para a aquisição e instalação de novos quadros escolares em todas as salas de aulas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/385/requerimento_assinado_200.pdf</t>
+  </si>
+  <si>
+    <t>solicitando o início do serviço de aplicação de implantes contraceptivos nas unidades básicas de saúde.</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/386/requerimento_assinado_201.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências para a implantação de uma sala do programa Amanhã Digital no município de Guarabira.</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/387/requerimento_202-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando em caráter de urgência, que se instale aparelhos de ventiladores na Unidade Básica de Saúde (UBS)- José Nicolau Pessoa, a qual estar localizada a Rua João Alves de Oliveira, no bairro do Cordeiro, Guarabira.</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/394/calcamento_rua_projetada_iii_lucas_porpino_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Projetada III, localizada no Lucas Porpino.</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/395/calcamento_rua_projetada_ii_lucas_porpinopdf.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Projetada II, localizada no Lucas Porpino.</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/401/requerimentos_-_18-03.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando à Excelentíssima Senhora Prefeita Constitucional do Município de Guarabira – PB, que determine, através da secretaria competente, a realização de calçamento na comunidade Buqueirão, localizada por trás da faculdade, neste município.</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/402/requerimentos_18-03-2.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando à Excelentíssima Senhora Prefeita Constitucional do Município de Guarabira – PB, que determine, através da secretaria competente, a construção de um ginásio de esportes em terreno próximo à unidade escolar da comunidade de Passagem, neste município.</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/403/requerimentos_18-03-3.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando, requerer ao Excelentíssimo Senhor Governador do Estado da Paraíba, João Azevêdo, que determine, através da Secretaria de Estado da Saúde, a disponibilização de um médico especialista em proctologia para atender no Hospital Regional de Guarabira.</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/404/requerimento_3.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando-lhe calçamento do sitio são José do Miranda</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/405/requerimento_5.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando-lhe restauração da pracinha do Carrasco</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/407/requerimento_7.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando-lhe reforma do CRAS de Cachoeira.</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/408/211_18.03_coletor_de_lixo_cj_lucas_porpino_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Secretário de Meio Ambiente de Guarabira a colocação de um coletor de lixo na Travessa Nossa Senhora da Luz, Conjunto Lucas Porpino.</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/409/212_18.03_esgoto_cj_lucas_porpino_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Exma. Sra. Prefeita Léa Toscano, a implantação de sistema de Esgoto sanitário na Travessa Nossa Senhora da Luz, no Conjunto Lucas Porpino.</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/410/213_18.03_calcamento_travessa_cj_lucas_porpino_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Prefeita Léa Toscano, o calçamento da Rua Projetada 14, quadra 6 (conhecida por Travessa Nossa Senhora da Luz), situada no Conjunto Lucas Porpino.</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/411/requerimento_214.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>- Que seja realizada SESSÃO ESPECIAL, em alusão aos 50 anos de história da GUARAVES, com data a ser programada pela Mesa Diretora em acordo com a direção da empresa;</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/415/requerimento_215.pdf</t>
+  </si>
+  <si>
+    <t>À obra de reforma e revitalização, com instalação de academia de saúde e parque infantil da praça do bairro Areia Branca localizada entres a rua Américo _x000D_
+P de Brito na Avenida Antônio Paulino Filho.</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/416/requerimento_216.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. À obra de construção da drenagem de águas pluviais entre as ruas João Leitão V. de Melo e Antônio O. de Moura no bairro Areia Branca neste município.</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/417/requerimento_217.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. À obra de reforma do Colégio Municipal de Educação Infantil_x000D_
+e Ensino Fundamental Amália Teixeira de Carvalho no distrito de Cachoeira dos Guedes zona rural de Guarabira-PB</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/419/req._no_218-2026_-_nv_-_calcamento_das_ladeiras_do_sitio_catole.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Chefe do Poder Executivo o calçamento das ladeiras no trecho da estrada de rodagem do sítio Catolé, na zona rural, conforme especifica.</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/420/req._no_219-2026_-_nv_-_calcamento_das_ladeiras_do_sitio_serrinha.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Chefe do Poder Executivo o calçamento das ladeiras no trecho da estrada de rodagem do sítio Serrinha, na zona rural, conforme especifica</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/424/requerimento_novinho_do_cordeiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a superintendência Executiva de Mobilidade Urbana (SEMOB), solicitando-lhe estudo para viabilidade, sobre alteração para mão única a rua Adélia de França, entre as ruas Dr. Tiré e Dr. Melo, no bairro Cordeiro.</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/427/req._no_221_-2026_-_adocao_de_programas_para_a_limpeza_de_terrenos_no_dona_adalia.pdf</t>
+  </si>
+  <si>
+    <t>Com amparo no Código do Meio Ambiente, requer da Chefe do Poder Executivo, para o Bairro Dona Adália Francelino de Lima, a adoção de programas permanentes de prevenção e monitoramento contemplando o controle de populações de roedores e animais peçonhentos, por meio de saneamento ambiental, destinação adequada e seletiva de entulhos e lixo, bem como a limpeza de terrenos, conforme especifica.</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/428/req._no_222_-2026_-_adocao_de_programas_para_a_limpeza_de_terrenos_no_bairro_novo.pdf</t>
+  </si>
+  <si>
+    <t>Com amparo no Código do Meio Ambiente, requer da Chefe do Poder Executivo, para o Bairro Novo, a adoção de programas permanentes de prevenção e monitoramento contemplando o controle de populações de roedores e animais peçonhentos, por meio de saneamento ambiental, destinação adequada e seletiva de entulhos e lixo, bem como a limpeza de terrenos, conforme especifica.</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/432/223_-_19.03_exames_e_oculos_oftalmologicos_criancas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Prefeita Léa Toscano, a realização de exames oftalmológicos e o fornecimento de óculos para os alunos da rede Municipal que apresentam problemas de visão.</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/433/224_._19.03_psicologos_nas_escolas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Prefeita Léa Toscano, a disponibilização de Psicólogos para atender nas escolas municipais, os alunos que necessitam de atendimento Psicológicos.</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/434/225._20.03_peixe_da_semana_santa_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita, a inclusão dos Garis, agentes de limpeza pública e auxiliares de serviços gerais na relação das pessoas que receberam o peixe da semana santa.</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/439/parque_infantil_mutirao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a construção de um parque infantil, para o Bairro do Mutirão.</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/440/parque_infantil_cachoeira_dos_guedes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a construção de um parque infantil, para o Distrito de Cachoeira dos Guedes.</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/441/recupercao_aristides_vilar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a recuperação do calçamento da Rua Aristides Vilar, próximo a padaria São Luíz no Bairro Assis Chateaubriand.</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/442/req._no_229-2026_-_atividades_a_serem_realiadas_no_dia_municipal_da_literatura_de_cordel.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Chefe do Poder Executivo informações quanto às atividades que serão realizadas pelos órgãos públicos do Poder Executivo Municipal por ocasião do Dia Municipal da Literatura de Cordel instituído pela Lei nº 1.465, de 23 de agosto de 2017, conforme especifica.</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/443/requerimento_22-03.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a SEMOB, solicitando-lhe placas nas ruas de Guarabira informando nome da rua e CEP.</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/444/requerimento_22-03_2_.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando-lhe uma inspeção técnica na Ponte de Tábua, localizada do lado do Museu da Estação Ferroviária.</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/445/calcamento_rua_projetada_i_lucas_porpino.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando solicitando o calçamento da Rua Projetada I, localizada no Lucas Porpino.</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/446/calcamento_rua_prof_mariana_alto_da_boa_vista.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando solicitando o calçamento da Rua Profª Mariana Marques Leite, localizada no Alto da Boa Vista.</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/449/requerimento_assinado_234.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de disponibilizar abastecimento de água através de carro-pipa para a zona rural denominada de são josé do miranda.</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/450/requerimento_assinado_235.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de disponibilizar abastecimento de água através de carro-pipa para a zona rural denominada de carrasco.</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/456/requerimento_236_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Governador do Estado da Paraíba, solicitando a “REFORMA E AMPLIAÇÃO DA EEEM JOHN KENNEDY”.</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/459/reque-23-03-01.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando, requerer ao Excelentíssima Prefeita Municipal de Guarabira, Léa Toscano, que determine à secretaria competente a abertura de uma rua em terreno pertencente à Prefeitura Municipal, localizado em frente à Creche Tia Léa, dando acesso ao Conjunto Osmar de Aquino.</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/460/reque-23-03-02.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando, requerer ao Excelentíssima Prefeita Municipal de Guarabira, Léa Toscano, que determine à secretaria competente a realização do calçamento da rua localizada por trás do Posto de Nequinho, que dá acesso à BR que liga o município de Guarabira à cidade de Cuitegi.</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/463/requerimento_239.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita Léa Toscano, solicitando.A construção do calçamento da comunidade Itamaraty ligando Contorno Rodoviário João Pedro Teixeira, passando ao lado do  Eco Club Vale Verde até antiga Estação Ferroviária.</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/464/requerimento_340.pdf</t>
+  </si>
+  <si>
+    <t>Senhor presidente,_x000D_
+_x000D_
+Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a secretária de Infraestrutura a senhora Suellen Madruga._x000D_
+À conclusão da rede de iluminação pública do acesso do Contorno Rodoviário João Pedro Teixeira a comunidade Itamaraty de Cima, já que às instalações dos postes já estão nos locais.</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/465/requerimento_241.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. A reforma com instalação de Ar condicionados nas salas de vacinação, salas dos médicos e dos gabinetes Odontológico dos Posto de Saúde de Passassunga e Tananduba, Zona Rural do Município.</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/472/req._no_242-2026_-_de_obras_de_drenagem_de_aguas_pluviais_da_rua_antonio_de_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Chefe do Poder Executivo a realização de obras de drenagem de águas pluviais em toda a extensão da Rua Antônio de Oliveira, no Bairro Monte das Oliveiras, conforme especifica.</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/473/calcamento_rua_jorge_francisco_da_costa.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Jorge Francisco da Costa, localizada no Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/474/requerimento_loteamento_dos_bombeiros.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Projetada I – Conjunto Bombeiros, localizada no Loteamento dos Bombeiros e Policiais Militares.</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/475/req._no_245-2026_-_nv_-_calcamento_da_rua_rossano_brazzi_almeida_de_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>Com base no Requerimento nº 632/2025, solicita da Chefe do Poder Executivo o calçamento de toda a extensão da Rua Rossano Brazzi Almeida de Oliveira, no Bairro Soldado Roberto Alves Feitosa, conforme especifica.</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/476/req._no_246-2026_-_calcamento_da_rua_marenizo_belmiro_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Chefe do Poder Executivo o calçamento em toda a extensão da Rua Marenizo Belmiro de Souza, no Bairro Soldado Roberto Alves Feitosa, conforme especifica.</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/477/req._no_247-2026_-_nv_-_calcamento_da_professora_maria_eulalia_cantalice.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Chefe do Poder Executivo o calçamento em toda a extensão da Rua Professora Maria Eulália Cantalice, no Bairro Soldado Roberto Alves Feitosa, conforme especifica.</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/478/requerimento_-_ciclovia_da_praca_novo_milenio.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a definição de horários de funcionamento das ciclofaixas implantadas na Praça Novo Milênio.</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/479/quadra_de_areia_rota_do_alto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a construção de uma quadra de areia para o Bairro Clotilde Coutinho (Rota do Alto).</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/480/pavimentacao_evilmerovak_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a pavimentação asfáltica da Rua Evilmerovak, no Bairro Mutirão.</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/481/apoio_projeto_futuro_do_amanha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando um apoio ao Projeto Futuro do Amanhã. Tendo sua iniciativa no Residencial Jader Soares Pimentel.</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/482/requerimento_252_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício à Secretaria Executiva de Proteção Animal, vinculada ao Governo do Estado da Paraíba, solicitando a execução do Projeto “CUIDANDO DE QUEM CUIDA” neste município.</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/483/requerimento_253_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício à Secretaria Executiva de Proteção Animal, vinculada ao Governo do Estado da Paraíba, solicitando a execução do Projeto “RAÇÃO PARAÍBA” neste município.</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/484/req._no_254-2026_-_calcamento_da_rua_antonio_carneiro_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Chefe do Poder Executivo o calçamento em toda a extensão da Rua Antônio Carneiro da Silva, no Bairro Monte das Oliveiras, conforme especifica.</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/485/255_24.03_libras_na_escola_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita, a imediata contratação de profissionais com formação em intérpretes de libras para atuar nas escolas públicas municipais.</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/486/256_-_24.03_notbook_para_professores_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita, que adquire e forneça aos professores da Rede Pública Municipal Notebooks para utilizarem no planejamento de suas aulas.</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/487/257_24.03_centro_de_diagnosticos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita, a instalação de um centro de diagnostico no município de Guarabira.</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/488/req._no_258-2026_-_calcamento_da_rua_professora_josefa_diogo_de_lima.pdf</t>
+  </si>
+  <si>
+    <t>Com base no Requerimento nº 631/2025, solicita da Chefe do Poder Executivo o calçamento em toda a extensão da Rua Professora Josefa Diogo de Lima, no Bairro Soldado Roberto Alves Feitosa, conforme especifica.</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/491/requerimento_259.2026_-_isaura.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de expansão de terreno para construção de estacionamento e fortalecimento de ações sociais.</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/493/requerimento_260_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício à Secretaria Executiva de Proteção Animal, vinculada ao Governo do Estado da Paraíba, solicitando a execução do “PROJETO GUARDIÃO” neste município.</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/498/requerimentos-25-1.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando, requerer ao Excelentíssima Prefeita Municipal de Guarabira, Léa Toscano, a construção de um bueiro no riacho que corre em direção à Lagoa de Teixeira, tendo em vista que a profundidade da vala está dificultando a passagem de veículos, causando transtornos e riscos à população que utiliza o referido acesso.</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/499/requerimentos-25-2.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando, requerer ao Excelentíssima Prefeita Municipal de Guarabira, Léa Toscano, a realização do calçamento da Rua Bianor Guerra, localizada no bairro Monte das Oliveiras, tendo em vista as dificuldades enfrentadas no tráfego de veículos na referida via.</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/500/requerimentos-25-3.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Excelentíssimo Senhor Governador do Estado da Paraíba, João Azevêdo, a contratação de um médico especialista em urologia para a realização de cirurgias de próstata no hospital regional deste município.</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/501/requerimentos_264.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando. Obra de pavimentação asfáltica das vias que ligam Av. Juscelino Kubitschek com as ruas Joaquim Braz, José Bonifácio e Adália Francelino da Costa até Av. Feliciano Batista de Amorim todas no bairro do Juá</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/502/requerimento_22-03_2__1.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando-lhe instalação de um parque infantil (do mesmo que foi implantado na Praça Novo Milênio) para o Parque da Estação Ferroviária, no Bairro Esplanada.</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/504/requerimento_266.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando. Obra de pavimentação asfáltica das vias que ligam Av. Juscelino Kubitschek com as ruas Joaquim Braz, José Bonifácio e Adália Francelino da Costa até Av. Feliciano Batista de Amorim todas no bairro do Juá.</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/505/requerimento_267.pdf</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/511/calcamento_do_conj._dos_bombeiros.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Projetada II, localizada no Loteamento dos Bombeiros e Policiais Militares.</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/512/calcamento_rua_padre_hildebrando.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando complemento do calçamento da Rua Padre Hildebrando Marques, localizada no Bairro Novo.</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/515/requerimento_270_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a revisão do quantitativo de vagas divulgadas no Concurso Público vigente, bem como a ampliação e inclusão de novas vagas em cargos cuja demanda administrativa assim justifique.</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/517/requerimento_271_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de expediente ao Excelentíssimo Senhor Governador do Estado da Paraíba, solicitando a adoção de providências no sentido de viabilizar a instalação de uma usina de geração de energia solar fotovoltaica no município de Guarabira.</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/520/req_272._rua_jose_bonifacio_-_jua_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, que implante o calçamento do trecho que liga a rua Jose Bonifácio - Juá à Avenida Feliciano Batista de Amorim, na altura do Posto Marinho. (Rua existente por trás da Solânea Construções).</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/521/req_273_-_26.03_rua_floriano_peixoto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, que realize o asfaltamento da rua Floriano Peixoto, localizada no centro de Guarabira.</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/524/pav._n.s.aparecida_ao_loteamento_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a pavimentação na Rua Padre Ibiapina, ligando o Bairro Nossa Senhora Aparecida ao Loteamento Cidade Jardim.</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/525/praca_a._mariano_da_silva_-_b._novo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a construção de uma praça nas imediações da Rua Antônio Mariano da Silva, Bairro Novo.</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/526/atendimento_domiciliar_-_criancas_com_tea_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação ao Exmo. Secretário de Saúde, solicitando a implantação de atendimento domiciliar as crianças com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/527/requerimento_assinado_277.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de realizar a obra de pavimentação na Rua Antônio de Oliveira localizada no Bairro Monte das Oliveiras.</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/529/requerimento_assinado_278.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as devidas providências no sentido de implantar e disponibilizar curso de eletricista predial e residencial.</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/531/requerimento_279.pdf</t>
+  </si>
+  <si>
+    <t>REQUER que está Casa Legislativa seja enviado ofício ao Senhor Marcelo Bandeira Ferraz atual Secretário da Secretaria de Desenvolvimento da Agropecuária e da Pesca do munícipio._x000D_
+Pedido de elaboração de projeto de construção de uma bueira na estrada principal de acesso ao sitio Passassunga zona rural do município próximo a casa da senhora Jane.</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/532/requerimento_280.pdf</t>
+  </si>
+  <si>
+    <t>REQUER que está Casa Legislativa seja enviado ofício ao Senhor Marcelo Bandeira Ferraz atual Secretário da Secretaria de Desenvolvimento da Agropecuária e da Pesca do munícipio._x000D_
+Pedido de elaboração de projeto de construção de uma bueira na estrada principal de acesso ao sitio Passassunga no entroncamento com o acesso a passagem molhada pau-d'arco zona rural do município próximo a casa da senhor Manoel da Ponte.</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/534/requerimento_281.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Construção de uma parada de ônibus na entrada do Residencial Jader Soares Pimentel.</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/535/requerimento_282.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Prefeita Léa Toscano a construção de auditório na UBS do Juá / Nossa Aparecida junto com urbanização na parte externa na frente da Unidade de Saúde;</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/544/283_campo_pirpiri_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a construção de um Campo de Futebol no Distrito de Pirpiri.</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/545/284_rua_francisco_alves_de_andrade_asfaltamento_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, que realize o asfaltamento da rua Francisco Alves de Andrade, localizada no bairro Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/546/285_sitio_corujas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer com urgência da Exma. Sra. Prefeita Léa Toscano, a revitalização da estrada que liga o Sitio Corujas ao Sitio Várzea de Cobra.</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/552/req._286-2026_-_o_presidente_institua_ou_revise_o_regimento_interno_da_escola_do_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Com amparo no artigo 6º da Resolução nº 14/2023, requer que o Presidente da Mesa Diretora institua ou revise o Regimento Interno da Escola do Legislativo de Guarabira, conforme especifica.</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/558/requerimento_287.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Pedido de elaboração de projeto de construção do piso do canal existente e o que falta do canal e a continuidade do Canal no Conjunto Nossa Senhora Aparecida até o canal do Juá.</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/559/requerimento_288.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Construção de uma quadra de esportes ou um ginásio para o Bairro Nossa Senhora Aparecida</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/560/requerimento_289.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a secretária de Infraestrutura a Senhora Suellen Madruga, 	Obra de construção de novas galeria de águas pluviais nas Ruas Elenice do Amaral, Maria Gonçalo do Nascimento e Av. Nossa Senhora da Luz, no bairro Lucas Porpino.</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/563/requerimento_290.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Superintendente da Semob, o Senhor Matheus Sena, que seja realizado um estudo técnico junto a pessoal especializado, para que veja a possibilidade de alteração / abertura, com instalação de semáforos, se necessário, na Av. da Dom Pedro II, nas proximidades da Farmácia do Povo, cruzamento com Av. Pe Inácio de Almeida, local hoje onde é localizada a Praça da Bandeira, o cruzamento das vias centrais;</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/567/requerimento_vila_padre_cicero.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Projetada I, localizada na Vila Padre Cícero.</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/568/requerimento_itamatay.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Projetada I, localizada na Zona Rural, Sítio Itamatay.</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/571/requerimentos_3.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicita-lhe construção de um pequeno viaduto que ligue a Av. Desembargador Pedro Bandeira a Rua Luís Porpino da Silva.</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/574/limpeza_cidade_jardim_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a limpeza e capinagem do loteamento Cidade Jardim.</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/575/vacinacao_domiciliar_28tea29_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação ao Exmo. Secretário de Saúde , solicitando a realização de um estudo para a implantação do serviço de vacinação domiciliar para pessoas com Transtorno do Espectro Autista (TEA) e pessoas com outras deficiências em nosso município.</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/576/requerimento_de_novinho_296_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita solicitando serviço de capinagem e limpeza da rua São Manoel.</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/579/sitio_itamatay.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando o calçamento da Rua Projetada II, localizada na Zona Rural, Sítio Itamatay de _x000D_
+Cima.</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/580/sitio_contendas.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando o calçamento da Rua Manoel Belo, localizada na Zona Rural, Sítio Contendas.</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/581/299._kit_saude_bucal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a distribuição de um kit saúde bucal para os alunos da Rede Municipal.</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/588/requerimento_300_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de expediente ao Excelentíssimo Senhor Governador do Estado da Paraíba, solicitando a inclusão do Município de Guarabira no projeto “CAMINHOS DIGITAIS”, com a destinação da Carreta Tecnológica para oferta de qualificação profissional.</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/590/reque-08-04-01.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Excelentíssima Senhora Prefeita Constitucional de Guarabira Léa Toscano, através da Secretaria de Infraestrutura, a realização do calçamento da Rua Pastor Hélio Ramos da Silva, localizada no Conjunto Osmar de Aquino.</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/591/reque-08-04-02.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Excelentíssima Senhora Prefeita Constitucional de Guarabira Léa Toscano, através da Secretaria de Infraestrutura a realização do calçamento da Rua Lindonou Pires, localizada no Conjunto Osmar de Aquino.</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/592/reque-08-04-03.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Excelentíssima Senhora Prefeita Constitucional de Guarabira Léa Toscano, através da Secretaria de Infraestrutura a realização do calçamento da Rua Arlindo Alves de Souza, localizada no Conjunto Osmar de Aquino.</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_304.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado solicitação a secretária de Infraestrutura a Senhora Suellen Madruga, solicitando. Obra de construção de drenagem de águas pluviais na Ruas Elenice do Amaral, no bairro Lucas Porpino.</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_305.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado solicitação a secretária de Infraestrutura a Senhora Suellen Madruga, solicitando. Obra de construção de drenagem de águas pluviais na Rua Av. Nossa Senhora da Luz no bairro Lucas Porpino.</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/597/requerimentos_4.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicita-lhe revitalização do prédio da estação ferroviária do Distrito de Cacheira dos Guedes.</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/600/requerimento_-_lixeiras_canal_do_jua.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a realocação dos depósitos de lixo instalados nas proximidades do canal do Juá para locais mais adequados, afastados das áreas utilizadas para a prática de atividades físicas.</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_-_calcadas_canal_do_jua.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a recuperação e requalificação das calçadas localizadas ao longo do canal do Juá.</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/605/req._-2026_-_a_contratacao_por_inexigibilidade_de_licitacao_do_pesquisador_nonato_nunes.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Presidente da Mesa Diretora da Câmara Municipal de Guarabira a adoção das providências necessárias para a contratação, por inexigibilidade de licitação, do jornalista e pesquisador Nonato Nunes, visando à produção da obra historiográfica “Guarabira – o outro lado da história”, conforme especifica.</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/608/rua_vicente_adelino.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Vivente Adelino da Silva, localizada na Zona Rural, Sítio Contendas.</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/609/sitio_passagem.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento do Sitio Passagem, localizada na Zona Rural.</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/610/requerimento_312-2026_-_requer_a_prefeita_do_municipio_de_guarabira_servico_de_capinagem_e_limpeza_na_rua_terezinha_henrique_de_bulhoes.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza em toda a extensão da Rua Terezinha Henrique de Bulhões.</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/611/requerimento_313-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_recomposicao_de_calcamento_na_rua_terezinha_henrique_de_bulhoes_em_frente_a_residencia_de_no_48..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando a recomposição de calçamento na Rua Terezinha Henrique de Bulhões, em frente à residência de nº 48.</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/612/requerimento_314-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_ailton_anacleto_gomes_junior..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza em toda a extensão da Rua Ailton Anacleto Gomes Júnior.</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/613/requerimento_315-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_recomposicao_de_calcamento_em_toda_a_extensao_da_rua_ailton_anacleto_gomes_junior..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando a recomposição de calçamento em toda a extensão da Rua Ailton Anacleto Gomes Júnior.</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/614/requerimento_316-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_jose_henrique_de_bulhoes..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza em toda a extensão da Rua José Henrique de Bulhões.</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/615/requerimento_317-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_recomposicao_de_calcamento_na_rua_jose_henrique_de_bulhoes_em_frente_a_residencia_de_no_147..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando a recomposição de calçamento na Rua José Henrique de Bulhões, em frente à residência de nº 147.</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/616/requerimento_318-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_recomposicao_de_calcamento_na_rua_jose_henrique_de_bulhoes_em_frente_a_residencia_de_no_115..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando a recomposição de calçamento na Rua José Henrique de Bulhões, em frente à residência de nº 115.</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/617/requerimento_319-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_eliezer_henrique_de_bulhoes..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza em toda a extensão da Rua Eliezer Henrique de Bulhões.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/618/requerimento_320-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_recomposicao_de_calcamento_na_rua_oseas_henriques_de_bulhoes_em_frente_a_residencia_de_no_67..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando a recomposição de calçamento na Rua Oseas Henriques de Bulhões, em frente à residência de nº 67.</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/619/requerimento_321-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_ines_de_bulhoes_rodrigues..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza em toda a extensão da Rua Inês de Bulhões Rodrigues.</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/620/requerimento_322-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_vitor_mateus_teixeira..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza em toda a extensão da Rua Vitor Mateus Teixeira.</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/621/requerimento_323-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_herotildes_bulhoes_pinheiro..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza em toda a extensão da Rua Herotildes Bulhões Pinheiro.</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/622/requerimento_324-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_antonio_joaquim_da_silva..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza em toda a extensão da Rua Antônio Joaquim da Silva.</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/623/requerimento_325-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_vespaziano_henrique_de_bulhoes..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza em toda a extensão da Rua Vespaziano Henrique de Bulhões.</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/624/requerimento_326_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_pavimentacao_em_paralelepipedos_na_parte_final_da_rua_sebastiao_rodrigues_bastos..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando a pavimentação em paralelepípedos na parte final da Rua Sebastião Rodrigues Bastos.</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/625/requerimento_327-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_sebastiao_rodrigues_bastos..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza em toda a extensão da Rua Sebastião Rodrigues Bastos.</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/626/requerimento_328-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_jose_tavares..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza em toda a extensão da Rua José Tavares.</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/627/requerimento_329_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_manoel_rodrigues_da_silva..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza em toda a extensão da Rua Manoel Rodrigues da Silva.</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/628/requerimento_330_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_jose_francisco_de_aguiar..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza em toda a extensão da Rua José Francisco de Aguiar.</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/629/requerimento_331_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_jose_gomes_de_melo..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando serviço de capinagem e limpeza em toda a extensão da Rua José Gomes de Melo.</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/630/requerimento_332_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_recomposicao_de_calcamento_na_rua_jose_gomes_de_melo_em_frente_a_residencia_de_no_3604..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira solicitando a recomposição de calçamento na Rua José Gomes de Melo, em frente à residência de nº 3604.</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/633/14.04_-_333_libras_para_professores_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a realização de curso de capacitação em Libras para os professores da Rede Municipal.</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/634/334_-_12.04_podagem_das_arvores_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, determinar com urgência a podagem das arvores que ficam nas margens das estradas Rurais.</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/638/reque-13-01.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Excelentíssima Senhora Prefeita Constitucional de Guarabira Léa Toscano, que determine, junto à Secretaria de Infraestrutura, a realização de calçamento ligando o Bairro João Cassimiro à Rua do Lenço, no bairro do Rosário.</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/641/reque-13-02.pdf</t>
+  </si>
+  <si>
+    <t>Requer _x000D_
+que seja enviado ofício a _x000D_
+Excelentíssimo Senhor Governador do Estado _x000D_
+da Paraíba, Lucas Ribeiro, que determine, junto _x000D_
+ao órgão competente, a implantação de _x000D_
+cobertura metálica na quadra do Colégio _x000D_
+Estadual Pedro Bandeira, localizado no _x000D_
+Bairro São José.</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/642/reque-13-03.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Senhora Prefeita Municipal de Guarabira, Lea Toscano, que determine, junto à Secretaria competente, a implantação de iluminação pública no trecho que compreende da oficina de Casserengue até o posto de gasolina em Itamatay.</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/650/338_-_pavimentacao_serrinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a reposição de calçamento da Rua Sebastiana Josefa da Conceição, Sítio Serrinha.</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/651/requerimento_22-03_2__3.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando-lhe implantação de um Studio de Pilates em Cachoeira dos Guedes, em Pirpiri e no Sitio Maciel.</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/653/requerimento_340.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, Uma audiência pública para debater a situação da demora das emissões licenciamento ambiental, alvarás de construção e desmembramento de imóveis. Com as pessoas responsáveis das secretárias de Infraestrutura, meio ambiente e finanças.</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/654/requerimento_341.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. O pedido de Obra de calçamento do complemento da rua Uruguai no bairro das nações neste município.</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/655/requerimento_342.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. O pedido de Obra de calçamento do complemento da rua Brasil no bairro das nações neste município.</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/656/requerimento_343_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de expediente ao Secretário de Estado da Administração, solicitando a inclusão do Município de Guarabira no projeto “Balcão Paraíba Digital” no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/660/requerimento_pedido_de_abafadores_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando abafadores para portadores de autismo do município que são usuários do Instituto do Autismo e do Maria Moura.</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/661/avenida_brasilpdf.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando complemento do calçamento da Avenida Brasil, localizada no Bairro das Nações.</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/666/346_centro_de_reabilitacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a construção e instalação de um Centro de Reabilitação Motora no Bairro Novo.</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/667/347._mini_mercado_cachoeira_dos_guedes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a construção de um Mini Mercado Público no Distrito de Cachoeira dos Guedes.</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/669/348_pav._lagoa_de_serra_-_torroes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a pavimentação na ladeira que liga os sítios Lagoa de Serra aos Torrões, mais precisamente em frente a casa de farinha.</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/670/349_reforma_posto_primavera_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a reforma do posto de saúde do Bairro Primavera.</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/680/requerimento_350_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de expediente ao Secretário de Estado da Saúde, solicitando a realização de estudo técnico para a implantação de cirurgias oncológicas e urológicas no Hospital Regional de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/681/requerimento_351.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. O pedido de limpeza e serviços de reposição de calçamentos nas ruas do bairro monte das oliveiras neste munícipio.</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/682/requerimento_352.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. O pedido de Obra de reforma da Escola Municipal Ensino Infantil, Ensino Fundamental Anália Pereira do Nascimento no sitio Passagem zona rural do município.</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/683/requerimento_353.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. O pedido de Obra de construção de uma auditório na Escola Municipal Raul de Freitas Mousinho, localizado no bairro Primavera neste município.</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/684/requerimento_-_parque_sensorial_nordeste.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a criação de um parque sensorial para crianças no bairro do Nordeste.</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/686/requerimento_-_parque_sensorial_rosario.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a criação de um parque sensorial para crianças no bairro do Rosário.</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/687/requerimento_-_parque_sensorial_cordeiro.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a criação de um parque sensorial para crianças no bairro do Cordeiro.</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/689/reque-15-01.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Senhora Prefeita Municipal de Guarabira, Lea Toscano, que determine, junto à Secretaria competente, a construção de uma área de lazer no Loteamento Monte das Oliveiras.</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/690/reque-15-02.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Senhora Prefeita Municipal de Guarabira, Lea Toscano, a construção de uma galeria pluvial na área localizada por trás do posto de saúde do Canal do Juá, em decorrência dos transtornos causados aos moradores que ali residem.</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/691/reque-15-03.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Senhora Prefeita Municipal de Guarabira, Lea Toscano, que encaminhe a esta Casa Legislativa um Projeto de Lei que viabilize a transformação de terrenos e casas foreiros em escritura pública definitiva para seus ocupantes.</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/692/requerimento_360.2026_-_isaura.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, que esta Casa Legislativa realize uma Sessão Especial em alusão ao Dia Mundial da Fibromialgia, celebrado em 12 de maio, com o objetivo de promover a conscientização da população sobre a doença, suas características, formas de diagnóstico e tratamento, bem como dar visibilidade às pessoas que convivem com essa condição.</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>Gabinete do Vereador Luize - GVL</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/694/requerimentos_6.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicita-lhe um Studio de Pilates no Distrito de Pirpiri.</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/695/requerimentos_7.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicita-lhe um Studio de Pilates no Sitio Maciel.</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/696/requerimentos_8.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicita-lhe um Studio de Pilates em Cachoeira dos Guedes.</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_07.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando complemento da pavimentação asfáltica da Rua Manoel Ferreira de Barros, localizada no Bairro Novo.</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/704/requerimento_a_cagepa.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a CAGEPA (Compahia de Águas e Esgostos da Paraiba) solicitando veículos de esgotamentos para o município de Guarabira.</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/705/ass_366._conclusao_asfalto_rua_dr_tire_no_bairro_do_cordeiro.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a continuação do asfalto da Rua Dr. Tire até à Beira do Rio no Bairro do Cordeiro.</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/706/ass_367._pavimentacao_asfaltica_da_rua_francisco_c._de_oliveira_no_bairro_do_cordeiro..pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a pavimentação asfáltica da Rua Francisco C. de Oliveira, no Bairro do Cordeiro.</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/707/ass_368._pavimentacao_asfaltica_da_rua_joao_francisco_da_silva_no_bairro_do_cordeiro..pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a pavimentação asfáltica da Rua João Francisco da Silva, no Bairro do Cordeiro.</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/711/req._no_369-2026_-_ao_governador_lucas_-_vila_olimpica_que_funcione_das_5h_as_22h.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Governador do Estado da Paraíba, Sr. Lucas Ribeiro, a garantia de funcionamento integral da Vila Olímpica Maria Paulino de Amorim, no Município de Guarabira, no horário das 5h às 22h, conforme especifica.</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/716/req_370_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a construção de um Espaço “Pet Park” em Praça do Novo Milênio, em Guarabira.</t>
+  </si>
+  <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/717/requerimento_371_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando a Instalação bancos de concreto especificamente próximo ao parque infantil na Praça do Novo Milênio, em Guarabira.</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/721/reque-22-04.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando, através da Secretaria competente, solicitando o calçamento da rua localizada entre o DETRAN e o Cemitério Bom Jesus, neste município.</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/723/reque-22-04-2.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita, solicitando,  que encaminhe a esta Casa Legislativa um Projeto de Lei que obrigue os proprietários de terrenos baldios a realizarem a limpeza e o devido cercamento/muramento dos mesmos.</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/724/requerimento_374.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Prefeita Léa Toscano, o estudo para nova iluminação, nova infraestrutura na área em torno da Prefeitura, Câmara Municipal, Praça João Pessoa, parte da Rua Costa Beiriz e nas proximidades do Fórum, devido principalmente a noite ser uma área escura e de pouco movimento das pessoas, devido também a “pessoas de rua”, inibindo pedestres de se movimentar, entre outros;</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/725/requerimentos_9.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicita-lhe um Studio de Pilates em Pirpiri.</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/726/requerimento_376.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. A realização de obra de pavimentação asfáltica da rua Iracy Cavalcante de Suzano no bairro Areia Branca, neste município.</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/727/requerimento_n_377.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de ofício ao Superintendente da SEMOB, Sr. Matheus Sena. solicitando a instalação de placas de identificação denominativas nas ruas contempladas pelas Leis Municipais nº 2.386, 2.387, 2.388 e 2.389/2025, situadas no Bairro do Nordeste II.</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/731/criacao_banco_de_racao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a criação de um banco de ração no Município.</t>
+  </si>
+  <si>
+    <t>732</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/732/criacao_de_um_canil_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a criação de um canil municipal.</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/733/lombadas_alda_pimentel_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a construção de lombadas no conjunto Alda Pimentel.</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/744/requerimento_381.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando complemento da pavimentação asfáltica da Rua Eulinda de Almeida, localizada no Bairro Novo.</t>
+  </si>
+  <si>
+    <t>745</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/745/requerimento_382.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando complemento da pavimentação asfáltica da Rua Jhon Kennedy, localizada no Bairro Novo.</t>
+  </si>
+  <si>
+    <t>746</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/746/a_383_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a revitalização em caráter de urgência, do calçamento da Rua José Henrique de Bulhões e da Rua Ailton Anacleto Gomes Júnior, ambas localizadas no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/747/a_384_a_imediata_regularizacao_do_cadastro_dos_portadores_de_fibromialgia..pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a imediata regularização do Cadastro dos Portadores de Fibromialgia.</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/748/385_ampliacao_da_iluminacao_publica_na_praca_do_encontro_no_bairro_do_nordeste..pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a instalação de postes, melhorias e ampliação da iluminação pública na Praça do Encontro, no Bairro do Nordeste.</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/750/req._no_386-2026_-_a_pintura_da_estatua_de_frei_damiao.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Prefeita Municipal, Sra. Maria Hailea Toscano, a pintura da estátua de Frei Damião, conforme especifica, conforme especifica.</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/752/req._no_387-2026_-_ao_gov._lucas_-_maquinas_de_hemodiafiltracao_hdf_para_hemodialise.pdf</t>
+  </si>
+  <si>
+    <t>Requer que Governador do Estado da Paraíba, Sr. Lucas Ribeiro, adquira máquinas de hemodiafiltração (HDF) para uso dos pacientes que fazem tratamento de hemodiálise no Hospital Regional de Guarabira, conforme especifica.</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/760/requerimento_388.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado a solicitação ao Superintendente da SEMOB, o Senhor Matheus Sena, solicitando. À instalação de placa com o nome da rua de acordo com a lei Nº 2.386 aprovada e sancionada no dia 16 de Dezembro de 2025, no bairro do nordeste II próximo ao complexo de saúde Dr. Geraldo Camilo neste município.</t>
+  </si>
+  <si>
+    <t>761</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/761/requerimento_389.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado o envio da solicitação para a secretária de Infraestrutura a Sra. Suellen Madruga, solicitando. O conserto do calçamento da rua Jorge Maranhão no bairro Rosário.</t>
+  </si>
+  <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/762/requerimento_390.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado o envio da solicitação para a secretária de Infraestrutura a Sra. Suellen Madruga, solicitando. O conserto do calçamento da rua Ailton Anacleto Gomes Júnior no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>767</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/767/req._no_391-2026_-_a_colonia_de_ferias_das_criancas_no_cer_iii.pdf</t>
+  </si>
+  <si>
+    <t>Requer que a Prefeita Municipal, Sra. Maria Hailea Toscano, realize nos meses de junho ou janeiro a colônia de férias das crianças que são usuárias dos serviços especializados no CER III, conforme especifica.</t>
+  </si>
+  <si>
+    <t>768</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/768/req._no_392-2026_-_viagem_recreativa_e_inclusiva_dos_usuarios_do_cer_iii.pdf</t>
+  </si>
+  <si>
+    <t>Requer que a Prefeita Municipal realize viagem recreativa e inclusiva destinada às mães e às crianças atendidas pelos serviços especializados do CER III, conforme especifica.</t>
+  </si>
+  <si>
+    <t>769</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/769/requerimento_393pdf.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Secretária de infraestrutura a drenagem da Rua Manoel Ferreira de Barros, localizada no Bairro Novo.</t>
+  </si>
+  <si>
+    <t>770</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/770/requerimento_394pdf.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exmo. Sr. Superintendente Executivo de Mobilidade Urbana, solicitando câmeras de segurança para o pátio do Parque da Estação, localizado no Bairro da Esplanada.</t>
+  </si>
+  <si>
+    <t>772</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/772/395_ailton_anacleto_primavera_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a implantação de iluminação pública na Rua Ailton Anacleto Gomes Júnior, localizada no bairro Primavera, tendo em vista a ausência total de postes e iluminação na referida via.</t>
+  </si>
+  <si>
+    <t>773</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/773/396_a_recuperacao_do_calcamento_da_rua_antonio_avelino_que_liga_o_pirpiri_ao_riacho_do_tanque._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a recuperação do calçamento da Rua Antônio Avelino que liga o Pirpiri ao Riacho do Tanque</t>
+  </si>
+  <si>
+    <t>774</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/774/397_calcamento_da_estrada_do_sitio_boqueirao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, o calçamento da estrada do sitio Boqueirão, localizada por trás da UEPB.</t>
+  </si>
+  <si>
+    <t>776</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/776/a_398_colocacao_de_britas_na_estrada_do_sitio_contento..pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a melhoria e colocação de britas e entulhos de tijolos e telhas na Estrada do Sítio Contento.</t>
+  </si>
+  <si>
+    <t>777</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/777/a_399_melhoria_da_estrada_de_itamatay.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a realização de melhoria com colocação de britas e entulhos de tijolos e telhas na Estrada de Itamatay a Passassunga iniciando ao lado do Eco Clube Vale Verde.</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/778/a_400_melhoria_da_estrada_do_maciel.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a melhoria e colocação de britas e entulhos de tijolos e telhas na Estrada do Sítio Maciel de Cima até a Estrada Claudino Alexandrino de Assunção (até o Rio).</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/779/a_401_cconstrucao_de_parque_em_cachoeira_dos_guedes.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a instalação de um parque com mini-campo e quadra de areia recuperando Antiga Estação de Trem de Cachoeira dos Guedes, semelhante ao que se fez com o Parque da Estação do Bairro Esplanada.</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/780/a_402_construcao_de_abrigo_para_taxistas.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a construção de um abrigo de passagem rápida no Centro da cidade, com banheiros, televisor, sala de repouso e copa, para os moto-taxistas, motoristas alternativos, ubers e entregadores, utilizarem no dia a dia.</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/781/aa_403-_implantacao_de_parada_de_onibus_em_frente_a_guaraves_no_conjunto_jader_pimentel..pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a implantação de uma parada de ônibus no Conjunto Jader Soares Pimentel, em frente ao Abatedouro da Guaraves.</t>
+  </si>
+  <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/794/lanche_pos_exames_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exmo. Sr. Secretário de Saúde Adelson Júnior, solicitando a disponibilização de lanche simples (pós jejum) aos pacientes que realizarem exames no laboratório do município.</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/795/corrimao_paulino_pinto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a instalação de um corrimão na Rua Paulino Pinto, localizada no Bairro do nordeste na comunidade “Rabo da Lacraia”.</t>
+  </si>
+  <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/796/reparo_pb-073_encruzilhada_a_cachoeira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação ao DER-PB, solicitando reparos na PB-073 ligando o distrito da Encruzilhada ao Posto Fiscal localizado em Cachoeira dos Guedes, preferência na área de pedestre que está desabando.</t>
+  </si>
+  <si>
+    <t>808</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/808/req._no_407-2026_-_o_asfaltamento_da_rua_osvaldo_cruz_bairro_assis_chateaubriand.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Prefeita Municipal, Sra. Maria Hailea Toscano, o asfaltamento de toda a extensão da Rua Osvaldo Cruz, Bairro Assis Chateaubriand, conforme especifica</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/809/req._no_408-2026_-_o_asfaltamento_da_rua_aristides_vilar_bairro_assis_chateaubriand.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Prefeita Municipal, Sra. Maria Hailea Toscano, o asfaltamento de toda a extensão da Rua Aristides Vilar, Bairro Assis Chateaubriand, conforme especifica</t>
+  </si>
+  <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/810/req._no_409-2026_-_o_asfaltamento_da_rua_odon_bezerra_bairro_assis_chateaubriand.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Prefeita Municipal, Sra. Maria Hailea Toscano, o asfaltamento de toda a extensão da Rua Odon Bezerra, Bairro Assis Chateaubriand, conforme especifica</t>
+  </si>
+  <si>
+    <t>813</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/813/req._no_410-2026_-_a_instalacao_de_lombadas_na_rua_belmira_barbosa_de_pontes.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Prefeita Municipal, Sra. Maria Hailea Toscano, a instalação de redutores de velocidade (lombadas) na Rua Belmira Barbosa de Pontes, Bairro Novo, conforme especifica.</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/814/requerimento_411_-_2026_-_funcionamento_nortuno_de_unidades_basicas_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de solicitação à prefeita Léa Toscano para que determine o funcionamento das principais Unidades Básicas de Saúde no turno da noite, a fim de atender às pessoas que, durante o dia, estão impossibilitadas devido ao trabalho e aos estudos, conforme previsto no Plano de Governo que apresentou à Justiça Eleitoral por ocasião do pedido de registro de sua candidatura nas eleições de 2024.</t>
+  </si>
+  <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/815/requerimento_412_-_2026_-_crei_do_carrasco.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de solicitação à prefeita Léa Toscano de informações acerca de quais providências eventualmente adotou com vistas à reabertura do Centro de Referência em Educação Infantil “Tia Ana Lúcia”, na comunidade rural de Carrasco, bem como à solução de defeitos das obras físicas de reforma realizadas no ano passado, verificados na calçada e na fachada, onde há rachadura em toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>818</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/818/requerimento_-_pregao_manutencao_veiculos.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Setor de Compras da Prefeitura Municipal de Guarabira, solicitando informações sobre o Pregão Eletrônico nº 00028/2026.</t>
+  </si>
+  <si>
+    <t>819</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/819/conclusao_obra_pirpiri.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a conclusão do trabalho na rede de esgotos na Rua Antônio Avelino de Oliveira, no Distrito do Pirpirí.</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/825/pavimentacao_asfaltica_rua_coronel.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando a pavimentação asfáltica da Rua Coronel Maurício Costa, localizada no Bairro São José.</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/826/requerimento_416.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Prefeita Léa Toscano, a construção de muro em frente a Escola Municipal Jurbelita Pereira da Costa na Comunidade de Contendas, além da questão de segurança dos alunos e professores, também visa ajudar no espaço maior para recriação da Escola;</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/827/requerimento_417.2026_-_jf.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Prefeita Léa Toscano, a construção de muro em frente a Escola Municipal Antonio Florentino da Costa na Comunidade da Encruzilhada, além da questão de segurança dos alunos e professores, também visa ajudar no espaço maior para recriação da Escola;</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/828/req_-_06-05-01.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. _x000D_
+Senhora Prefeita Municipal de Guarabira, Léa _x000D_
+Toscano a realização de calçamento na rua _x000D_
+projetada que liga a BR que dá acesso ao _x000D_
+município de Araçagi ao Conjunto Hidelbrando _x000D_
+Matias, localizada por trás da empresa Corre _x000D_
+Plástico.</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/829/reque-06-05-02.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. _x000D_
+Senhora Prefeita Municipal de Guarabira, à _x000D_
+Prefeita Léa Toscano, através da Secretaria de _x000D_
+Indústria e Comércio, a padronização dos _x000D_
+bancos da feira livre, bem como a organização _x000D_
+e disciplinamento na disposição dos mesmos, a _x000D_
+fim de proporcionar melhor circulação de _x000D_
+pessoas no local.</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/830/reque-06-05-03.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exmo. _x000D_
+Governador Lucas Ribeiro a implantação de _x000D_
+uma unidade da FUNAD (Fundação Centro _x000D_
+Integrado de Apoio à Pessoa com Deficiência) _x000D_
+no município de Guarabira, para atender a _x000D_
+população local e de toda a região.</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/831/requerimento_421.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Exmo. José Adelson de Araújo Júnior, Secretário Municipal de Saúde, solicitando esclarecimentos sobre a adesão à Ata de Registro de Preços nº AD00005/2026, oriunda do Município de Cabedelo/PB.</t>
+  </si>
+  <si>
+    <t>833</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/833/requerimento_422.pdf</t>
+  </si>
+  <si>
+    <t>Requer envio da solicitação para a secretária de Infraestrutura a senhora Suellen Madruga, solicitando. O conserto do calçamento da rua Ailton Anacleto Gomes Júnior no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>834</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/834/a_423._grades_por_toda_extensao_do_canal_do_jua.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a instalação de grade de proteção em toda a extensão do Canal do Juá.</t>
+  </si>
+  <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/835/a_424._que_entregue_e_coloque_em_funcionamento_o_mercado_velho_disponibilizando_equipamentos_e_balancas_para_os_acougueiros..pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, que entregue e coloque em funcionamento o Mercado Velho, disponibilizando equipamentos e balanças para os açougueiros.</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/836/a_425._estradas_das_zona_rurais.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, que inicie o calçamento das estradas da Zona Rural de Guarabira, que se encontram precárias e intransitáveis, prejudicando a mobilidade e o acesso da população rural.</t>
+  </si>
+  <si>
+    <t>851</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/851/requerimento_426.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Instalação de Ar condicionados nas salas de aulas do Colégio municipal Antônio Galdino Guedes no bairro Alto da Boa Vista neste município.</t>
+  </si>
+  <si>
+    <t>852</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/852/requerimento_427.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a senhora Suellen Madruga, solicitando. Pedido de obra de recuperação do calçamento da rua Murilo Martins Ferreira faz a ligação dos bairros Alto da Boa Vista e Bairro Novo neste município.</t>
+  </si>
+  <si>
+    <t>867</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/867/esgotamento_de_fossas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Secretária de Ação Social, solicitando o cadastramento dos bairros para esgotamento de fossas. Tendo em vista a grande demanda recebida em nosso gabinete referente a essa ação.</t>
+  </si>
+  <si>
+    <t>868</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/868/entrega_de_munguza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Secretária de Ação Social, solicitando a distribuição de munguzá junto ao sopão entregue nas comunidades no mês de Junho.</t>
+  </si>
+  <si>
+    <t>869</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/869/entregas_de_marmitas_-_gov_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação ao Governo do Estado da Paraíba, solicitando a volta da distribuição de marmitas para as comunidades e moradores carentes na cidade de Guarabira, em um local adequado.</t>
+  </si>
+  <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/870/requerimento_-_concurso_publico.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Poder Executivo Municipal, em caráter de urgência, solicitando informações e providências referentes à publicação de editais e cronogramas do Concurso Público (Contrato nº 00283/2026), bem como posicionamento oficial acerca dos pedidos de ampliação do quadro de vagas.</t>
+  </si>
+  <si>
+    <t>871</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/871/requerimento_-_adequacao_centro_de_referencia_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Poder Executivo Municipal, solicitando a adequação imediata do Centro de Referência da Mulher Vítima de Violência aos padrões exigidos na Norma Técnica Nacional.</t>
+  </si>
+  <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/872/requerimento_-_alteracao_de_horario_das_creches.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Poder Executivo Municipal, solicitando a adequação e ampliação do horário de funcionamento das creches municipais para o período ideal das 7h30 às 17h30, a fim de atender à jornada de trabalho local.</t>
+  </si>
+  <si>
+    <t>873</t>
+  </si>
+  <si>
+    <t>Requer da Prefeita Municipal, Sra. Maria Hailea Toscano, o asfaltamento de toda a extensão da Rua José Pequeno de Moura, Bairro Novo, conforme especifica.</t>
+  </si>
+  <si>
+    <t>874</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/874/requerimento_435_-_2026_-_construcao_de_ponte_ligando_caboclo_e_maciel.pdf</t>
+  </si>
+  <si>
+    <t>Requer à prefeita Léa Toscano a construção de uma ponte em substituição à passagem molhada sobre o Rio Araçagi, que liga as comunidades rurais de Caboclo e Maciel.</t>
+  </si>
+  <si>
+    <t>875</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/875/nv_req._no_436-2026_-_vazamento_continuo_de_agua_encanada_na_rua_jose_gomes_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Gerente Regional da CAGEPA, o Sr. José Cidalino de Almeida Filho, as providências urgentes quanto ao vazamento contínuo de água encanada na Rua José Gomes de Melo, Bairro Dona Adália, conforme especifica.</t>
+  </si>
+  <si>
+    <t>877</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/877/req._no_437-2026_-_vazamento_continuo_de_agua_encanada_na_rua_manoel_rodrigues_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Gerente Regional da CAGEPA, o Sr. José Cidalino de Almeida Filho, as providências urgentes quanto ao vazamento contínuo de água encanada na Rua Manoel Rodrigues da Silva, Bairro Dona Adália, conforme especifica.</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/880/requerimento_438_-_2026_-_acoes_emergenciais_drenagem_e_pavimentacao_nas_estradas_ruais_de_cipoal_de_passagem_caboclo_e_maciel.pdf</t>
+  </si>
+  <si>
+    <t>Requer à prefeita Léa Toscano ações emergenciais, drenagem e pavimentação dos trechos mais afetados pelas chuvas nas estradas rurais das comunidades Cipoal de Passagem, Caboclo e Maciel</t>
+  </si>
+  <si>
+    <t>881</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/881/requerimento_439.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Deputado Estadual Michel Henrique, solicitando. Perfuração de um poço artesiano junto ao DNOC Departamento Nacional de Obras Contra a Seca, para comunidade de Itamatay zona rural neste município.</t>
+  </si>
+  <si>
+    <t>883</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/883/aa_440._o_calcamento_da_estrada_que_liga_o_sitio_tabocas_ao_sitio_carrasco..pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, o calçamento da estrada que liga o Sitio Tabocas ao Sitio Carrasco.</t>
+  </si>
+  <si>
+    <t>884</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/884/aa_441._a_realizacao_do_calcamento_da_estrada_que_liga_o_pirpiri_ao_sitio_lagoa_de_serra..pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a realização do calçamento da estrada que liga o Pirpiri ao Sítio Lagoa de Serra.</t>
+  </si>
+  <si>
+    <t>886</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/886/requerimento_442.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Senadora Daniella Ribeiro, solicitando. Instalação de uma Sala Lilás, um espaço dedicado ao acolhimento e proteção de mulheres vítimas de violência nosso do nosso município.</t>
+  </si>
+  <si>
+    <t>893</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/893/feira_de_saude_-_mutirao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando uma feira de saúde no Bairro do Mutirão, levando um atendimento mais amplo na área da Saúde.</t>
+  </si>
+  <si>
+    <t>894</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/894/reforma_dos_portais_de_frei_damiao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando uma parceria com a Igreja Católica para uma reforma nos portais que dão acesso ao memorial Frei Damião.</t>
+  </si>
+  <si>
+    <t>895</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/895/recapeamento_pb-075_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação ao Departamento de Estradas de Rodagem (DER), solicitando recapeamento da PB-075 nas proximidades do Posto de combustível Frei Damião até a UEPB.</t>
+  </si>
+  <si>
+    <t>897</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/897/requerimento_446.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Senhor Marcelo Bandeira Ferraz. Secretario da Secretaria de Desenvolvimento da Agropecuária e da Pesca do munícipio. Solicitando. Pedido de elaboração de projeto de construção de uma nova bueira na estrada principal de acesso ao sitio Tananduba, próximo a sangria de um barreiro depois da casa da senhora Dude de Birino zona rural do município.</t>
+  </si>
+  <si>
+    <t>898</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/898/requerimento_447.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Senhor Marcelo Bandeira Ferraz. Secretario da Secretaria de Desenvolvimento da Agropecuária e da Pesca do munícipio. Solicitando. Pedido de elaboração de projeto de construção de uma nova bueira na estrada principal de acesso ao sitio Tananduba, próximo a sangria do açude da granja Palestina de propriedade do senhor Beto da Guaraves na  zona rural do município.</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/899/requerimentos_10.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Secretaria de Infraestrutura Suellen Madruga, solicitando-lhe em caráter de urgência, providências quanto à situação da rua Padre Hidelbrando Marques no Bairro novo.</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/900/requerimento_-_muro_do_cemiterio.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício à Prefeitura Guarabira, para que através da Secretaria competente, realize obras emergenciais de contenção e reconstrução do muro do Cemitério São João Batista (Cemitério Velho), no trecho vizinho as residências da Rua Napoleão Laureano.</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/901/requerimento_-_defesa_civil.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício à Prefeitura Guarabira, solicitando esclarecimentos oficiais e providências urgentes quanto à estruturação e operacionalização de equipes da Defesa Civil no município.</t>
+  </si>
+  <si>
+    <t>911</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/911/a451._implantacao_de_ciclovia_na_av_dom_pedro_ii.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a implantação de uma ciclovia fixa no centro no meio da Avenida Dom Pedro II.</t>
+  </si>
+  <si>
+    <t>912</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/912/a452._implantacao_de_ciclovia_na_praca_novo_milenio.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a implantação de uma ciclovia fixa no meio da Praça do Novo Milênio.</t>
+  </si>
+  <si>
+    <t>913</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/913/a453._asfaltamento_da_rua_jose_epaminondas_localizada_no_bairro_novo..pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, o asfaltamento da rua José Epaminondas, localizada no Bairro Novo.</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/914/a454._a_abertura_da_rua_quintino_bocaiuva.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a abertura da Rua Quintino Bocaiúva, passando pela Praça da Juventude, interligando-a à Rua Wildes Saraiva Gomes.</t>
+  </si>
+  <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/917/requerimento_455_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de expediente ao Governador do Estado da Paraíba, solicitando esforços e estudos técnicos, para a construção de um parque urbano e de convivência no entorno do Canal do Juá, no município de Guarabira/PB.</t>
+  </si>
+  <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/923/requerimento_456_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de expediente ao Governador do Estado da Paraíba, bem como aos órgãos competentes, solicitando a realização de serviços de terraplanagem, limpeza, remoção de material acumulado e adequação do acostamento nas imediações da Universidade Estadual da Paraíba.</t>
+  </si>
+  <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/930/requerimento_457.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Pedido de construção de calçamento da ladeira da estrada de Tananduba próximo ao bar de cal.</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/931/requerimento_458.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de ofício ao Superintendente da SEMOB, Sr. Matheus Sena. solicitando a instalação de placas de identificação denominativas nas ruas contempladas pela Lei Municipai 2.387, situada no bairro do Nordeste.</t>
+  </si>
+  <si>
+    <t>932</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/932/reque-459.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. à Prefeita Léa Toscano, através da secretaria competente, a complementação do calçamento da Rua Tereza Coutinho da Silva, via que dá acesso ao Bar de Adriano, localizada neste município.</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/933/requerimento_n459_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando a reforma da  escola Municipal do Sitio Catolé, localizada na Zona Rural – Sitio Catolé.</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/935/reque-461.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. à Prefeita Léa Toscano, através da secretaria competente, a realização da operação tapa-buracos com massa asfáltica na avenida que se inicia ao lado do Complexo de Saúde e segue até o trevo do Intimus Motel, em Guarabira.</t>
+  </si>
+  <si>
+    <t>937</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/937/requerimento_462.pdf</t>
+  </si>
+  <si>
+    <t>Requer que a Prefeita Municipal, Sra. Maria Hailéa Araújo Toscano, decrete Situação de Emergência no âmbito do Município de Guarabira/PB, considerado a situação em que o município se encontra com as chuvas intensas.</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/938/extensao_da_rede_de_abastecimento_de_agua_-_serrinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exmo. Sr. Governador do Estado, solicitando a extensão da rede de abastecimento de água para a comunidade do Sítio Serrinha, localizada na zona rural do município.</t>
+  </si>
+  <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/939/extensao_da_rede_de_abastecimento_de_agua_-_catole_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exmo. Sr. Governador do Estado, solicitando a extensão da rede de abastecimento de água para a comunidade do Sítio Catolé, localizada na zona rural do município.</t>
+  </si>
+  <si>
+    <t>940</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/940/implantacao_de_redutores_de_velocidade_-_jader_soares_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação ao Exmo. Sr. Governador do Estado, solicitando a realização de estudo técnico e implantação de sonorizadores, redutores físicos de velocidade, acompanhados da respectiva sinalização de advertência no trecho da rodovia PB-057, próximo ao Residencial Jáder Soares Pimentel.</t>
+  </si>
+  <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/948/a466_coleta_de_lixo_sitio_catole_via_sitio_28.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a realização da coleta de lixo no Sítio Contento, via Sítio 28, ao menos uma vez por semana.</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/949/a467_agentes_de_saude_alto_da_boa_vista.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a disponibilização de agentes comunitários de saúde para atendimento no bairro Alto da Boa Vista.</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/950/a468_pavimentacao_asfaltica_da_rua_jose_ginaldo_da_silva_no_bairro_alto_da_boa_vista..pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a realização da pavimentação asfáltica da Rua José Ginaldo da Silva, no bairro Alto da Boa Vista.</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/951/reque-19-05.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício à CAGEPA, por meio do Governo do Estado, a realização da elevação dos bueiros nas vias públicas que receberam novas camadas de asfalto, tendo em vista que, após os serviços de pavimentação, as tampas acabam ficando em nível muito inferior ao da pista.</t>
+  </si>
+  <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/952/requer-19-02.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício  à prefeita Léa Toscano, por meio da Secretaria de Ação Social, que sejam disponibilizados abrigo e alimentação para as pessoas em situação de rua que se encontram perambulando em nosso município.</t>
+  </si>
+  <si>
+    <t>953</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/953/reque-19-03.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Deputado Ruy Carneiro que seja encaminhada uma emenda parlamentar destinada à construção de um ginásio de esportes no Colégio Municipal de Itamatay.</t>
+  </si>
+  <si>
+    <t>954</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/954/requerimento_n472.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando o calçamento da Rua Projetada I, localizada no Monte das Oliveiras.</t>
+  </si>
+  <si>
+    <t>959</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/959/requerimento_473.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de ofício ao Senhor Marcelo Bandeira Ferraz atual Secretário da Secretaria de Desenvolvimento da Agropecuária e da Pesca. solicitando pedido de elaboração de projeto de recuperação e ampliação da bueira na estrada principal de acesso ao sitio Riacho Fundo zona rural do município.</t>
+  </si>
+  <si>
+    <t>960</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/960/iluminacao_na_pb-057_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a instalação de iluminação na PB-057, no trecho que liga o Bairro Clóvis Bezerra ao IFPB, melhorando assim a visibilidade de todos os que trafegam nesse trecho.</t>
+  </si>
+  <si>
+    <t>970</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/970/requerimento_n475.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando o calçamento da Rua Projetada III, localizada no Monte das Oliveiras.</t>
+  </si>
+  <si>
+    <t>981</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/981/476_a_implantacao_de_uma_nova_academia_da_saude_no_sitio_quati.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a implantação de uma nova Academia da Saúde no Sítio Quati, em substituição à atual estrutura, em razão da inviabilidade de recuperação dos equipamentos existentes.</t>
+  </si>
+  <si>
+    <t>982</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/982/a477_a_instalacao_de_um_novo_parque_infantil_na_praca_do_sitio_quati_na_zona_rural_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a instalação de um novo parque infantil na praça do Sítio Quati, na zona rural do município.</t>
+  </si>
+  <si>
+    <t>983</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/983/a478_limpeza_de_lixo_entulhos_e_matos_na_rua_jose_ginaldo_da_silva_no_alto_da_boa_vista..pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, limpeza de lixo, entulhos e matos na Rua José Ginaldo da Silva, no Alto da Boa Vista.</t>
+  </si>
+  <si>
+    <t>984</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/984/479_ppavimentacao_asfaltica_da_rua_manoel_chico_no_bairro_bela_vista.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a pavimentação asfáltica da Rua Manoel Chicó, no bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/987/requerimento_480_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de expediente ao Governador do Estado da Paraíba, solicitando a implantação dos serviços da Unidade Psicossocial “Espaço Viver Bem”, da Polícia Militar da Paraíba, para atender os policiais militares vinculados ao 4º BPM.</t>
+  </si>
+  <si>
+    <t>994</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/994/calcamento_escola_encruzilhada_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 134 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio da solicitação a Exma. Sra. Prefeita, solicitando a uma pavimentação em frente à Escola Antônio Florentino, na Encruzilhada.</t>
+  </si>
+  <si>
+    <t>995</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/995/requerimento_22-03_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Prefeita Léa Toscano, solicitando-lhe melhorias na iluminação do Canal do Juá</t>
+  </si>
+  <si>
+    <t>996</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/996/requerimento_483.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Pedido de obra de construção do calçamento da Rua Manoel Francisco dos Santos no bairro Sol Nascente neste município.</t>
+  </si>
+  <si>
+    <t>997</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/997/requerimento_484.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Pedido de obra de revitalização completa, reestruturação, e modernização com instalação de academia de saúde e parque infantil da Praça do bairro Sol Nascente neste município.</t>
+  </si>
+  <si>
+    <t>998</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/998/requerimento_485.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Pedido de obra de construção do calçamento da Rua Eulalia Cavalcante de Macedo no bairro Sol Nascente neste município.</t>
+  </si>
+  <si>
+    <t>1001</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1001/req._no_486-2026_-_a_instalacao_de_lombada_na_rua_jose_da_cunha_rego.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Prefeita Municipal, Sra. Maria Hailea Toscano, a instalação de redutor de velocidade (lombada) na Rua José da Cunha Rego, Bairro Novo, conforme especifica.</t>
+  </si>
+  <si>
+    <t>1002</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1002/requerimento_-_fundamental_i_guarabira.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício à Prefeitura Guarabira, solicitando explicações oficiais sobre as diretrizes pedagógicas aplicadas no Ensino Fundamental I e o fornecimento de material didático para as demais disciplinas além de Português e Matemática.</t>
+  </si>
+  <si>
+    <t>1003</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1003/requerimento_-_cuidadores_e_criancas_matriculadas.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício à Prefeitura Guarabira, solicitando relatórios informando as quantidades, por escola, de cuidadores e de crianças matriculadas que necessitam de assistência dos cuidadores.</t>
+  </si>
+  <si>
+    <t>1011</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1011/requerimento_489.2026_-_isaura.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, que seja encaminhado ofício à Secretaria Municipal de Assistência Social do Município de Guarabira, solicitando a elaboração e execução de um programa de acolhimento e retorno assistido destinado às pessoas em situação de rua que se encontram no município e que possuam vínculos familiares e residência em outras cidades, possibilitando, mediante avaliação social e manifestação voluntária do interessado, o retorno à sua cidade de origem, com o devido acompanhamento social e garantia dos direitos humanos.</t>
+  </si>
+  <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1012/requerimento_n_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando calçamento da Rua Projetada VII, localizada no Monte das Oliveiras.</t>
+  </si>
+  <si>
+    <t>1013</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1013/requerimento_n_491.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando o  complemento do calçamento da Rua Peru, localizada no Bairro das Nações.</t>
+  </si>
+  <si>
+    <t>1015</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1015/requerimento_292.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de ofício ao Superintendente da SEMOB, Sr. Matheus Sena. solicitando a instalação de placas de identificação denominativa na rua Josefa Aranha da Silva contemplada pela Lei Municipal 2.388, situada no bairro do Nordeste.</t>
+  </si>
+  <si>
+    <t>1017</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_493.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de ofício ao Superintendente da SEMOB, Sr. Matheus Sena. solicitando a instalação de placas de identificação denominativa na rua Edmar Gomes dos Santos contemplada pela Lei Municipal 2.389, situada no bairro do Nordeste.</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1021/requerimento_494.pdf</t>
+  </si>
+  <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1024/requerimento_495_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_ampliacao_do_atendimento_psicologico_destinado_as_pessoas_neurodivergentes_no_municipio_de_guarabira..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a ampliação do atendimento psicológico destinado às pessoas neurodivergentes no município de Guarabira.</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1025/requerimento_496_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_ampliacao_do_atendimento_de_fonoaudiologia_destinado_as_pessoas_neurodivergentes_no_municipio_de_guarabira..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a ampliação do atendimento de fonoaudiologia destinado às pessoas neurodivergentes no município de Guarabira.</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1027/requerimento_497_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_ampliacao_do_numero_de_profissionais_de_psicologia_no_emulti_visando_ampliar_o_atendimento_psicologico_a_populacao_de_guarabira..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a ampliação do número de profissionais de psicologia no eMulti, visando ampliar o atendimento psicológico à população de Guarabira.</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1028/requerimento_498_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_disponibilizacao_de_profissionais_de_educacao_fisica_em_todas_as_ubss_do_municipio_para_atendimento_da_populacao..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Prefeita do Município de Guarabira a disponibilização de profissionais de Educação Física em todas as UBS’s do município para atendimento da população.</t>
+  </si>
+  <si>
+    <t>1030</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1030/a499._distribuicao_de_balancas_para_os_comerciantes.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a distribuição de balanças para os comerciantes para os marchantes do Mercado Público de Guarabira.</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1031/a500._a_realizacao_da_coleta_de_lixo_nos_bairros_durante_os_finais_de_semana.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a realização da coleta de lixo nos bairros durante os finais de semana, podendo ocorrer aos sábados ou domingos, conforme cronograma previamente divulgado aos moradores.</t>
+  </si>
+  <si>
+    <t>1032</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1032/a501.revitalizacao_do_calcamento_do_largo_da_catedral.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Exma. Sra. Prefeita Léa Toscano, a realização da obra de revitalização do calçamento do largo da Catedral de Nossa Senhora Da Luz, mantendo-se a sua originalidade.</t>
+  </si>
+  <si>
+    <t>1033</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1033/requerimento_502_2.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Srª. Prefeita, solicitando o calçamento da Rua Projetada, localizada no Monte das Oliveiras II.</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1039/requerimento_503.2026_-_isaura.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Prefeita Léa Toscano, a instalação de dois quebra-molas na Rua Zequinha Uchoa, Bairro Clóvis Bezerra</t>
+  </si>
+  <si>
+    <t>1043</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1043/requerimento_504.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Que envie a esta Casa um Projeto de Lei para a doação de terrenos pertencentes ao município para as famílias sem moradia própria construírem casas com toda infraestrutura necessária, abertura de ruas com meio fio, instalação de redes elétricas e viabilidade de água potável e rede coletora de esgoto.</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1044/requerimento_505.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício a Exma. Sra. Prefeita Léa Toscano, solicitando. Obra de calçamento da rua José Hermenegildo da Silva (rua que passa por traz do antigo colégio polivalente), bairro do Nordeste II.</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1046/requerimento_506_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Secretaria Municipal de Assistência Social, o envio de relatório contendo a relação das instituições cadastradas e inscritas junto ao Conselho Municipal de Assistência Social de Guarabira.</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1049/requerimento_507.pdf</t>
+  </si>
+  <si>
+    <t>Requer a criação de Comissão Especial de Inquérito destinada a apurar a ampliação abrupta dos contratos com a empresa SHALON SERVIÇOS E CONSERVAÇÃO LIMITDA – ME, bem como o aumento das contratações de terceirizados sem critérios, transparência, em descompasso com a Constituição e normas do Controle Externo, com prazo determinado de 120 dias, nos termos do art. 58, § 3º da Constituição Federal e do art. 62 do Regimento Interno da Casa.</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/697/safari_18.pdf</t>
+  </si>
+  <si>
+    <t>Veto ao Projeto de Lei nº 18/2026, de autoria do Vereador Ramon Silva Menezes, que “Dispõe sobre a criação de um abrigo municipal de cães e gatos, no âmbito municipal, e dá outras providências</t>
+  </si>
+  <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1079/veto_53.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Projeto de Lei Ordinária nº 53 de 2026</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1080/veto_56.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Projeto de Lei Ordinária nº 56 de 2026</t>
+  </si>
+  <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1081/veto_74.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Projeto de Lei Ordinária nº 74 de 2026</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>Veto Total ao Projeto de Lei Ordinária nº 85 de 2026</t>
+  </si>
+  <si>
+    <t>MP</t>
+  </si>
+  <si>
+    <t>Medida Provisória</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/75/mp_65-2025_dispoe_sobre_a_concessao_do_incentivo_financeiro_adcional_aos_agentes_comunitario_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Incentivo Financeiro Adicional - IFA aos Agentes Comunitários de Saúde (ACS) do Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/99/mp_66-2025_denomina_o_anfiteatro_monsenhor_nicodemos.pdf</t>
+  </si>
+  <si>
+    <t>Denomina o “Anfiteatro Monsenhor Nicodemos” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/77/mp_67-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 2.252, de 16 de dezembro de 2024, que disciplina o sistema de transporte individual de passageiros por motocicletas (mototáxi) no Município de Guarabira/PB, e dá outras providências com adição das Emendas já aprovadas</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/78/mp_68-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o vencimento mínimo dos servidores públicos municipais da Prefeitura Municipal de Guarabira</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/79/mp_69-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei 2.132, de 21 de dezembro de 2023, modificando, extinguindo e criando funções gratificadas ocupadas integralmente por servidores públicos efetivos nos termos que menciona e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/80/mp_70-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.147 de 29 de dezembro de 2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/81/mp_71-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.148 de 29 de dezembro de 2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/82/mp_72-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a simbologia remuneratória de cargos em comissão provenientes da Lei Municipal nº 2.256, de 07 de fevereiro de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/83/mp_73-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste dos benefícios pagos pelo Instituto de Assistência e Previdência de Guarabira – IAPM, considerando o valor do salário mínimo e o reajuste concedido pelo RGPS aos que recebem acima do mínimo legal.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/84/mp_74-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização do Piso dos Profissionais do Magistério Público Municipal, Educadores Infantis, Intérpretes de Libras e Braille e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/87/mp_75-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reestrutura os componentes do Sistema Municipal de Segurança Alimentar e Nutricional (SISAN) no Município de Guarabira, define parâmetros para o Plano Municipal de Segurança Alimentar Nutricional (SAN) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/88/mp_76-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reestruturação do Conselho de Segurança Alimentar e Nutricional do Município de Guarabira (COMSEA-GB), revogando as Leis nº 708/2006 e nº 1.226/2015 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/108/mp_77-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Incentivo Financeiro Adicional - IFA aos Agentes de Combate às Endemias (ACE) do Município de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1077/mp78-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização do Piso dos Profissionais do Magistério Público Municipal, Educadores Infantis, Intérpretes de Libras e Braille, revogando a MP 64/2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1078/mp79-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Cuidador Escolar Voluntário no âmbito da Rede Ensino do Município de Guarabira/PB e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1083</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1083/mp_80-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 2.297, de 03 de julho de 2025, que dispõe sobre a concessão de diárias e passagens no âmbito da Administração Pública Municipal, e dá outras providências.</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao_no_01_2026_ver_ramon_menezes_psb.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao_no_01_2026_ver_ramon_menezes_psb.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a celebração de convênio com o Governo Federal, visando à implantação de uma LAVANDERIA PÚBLICA no município de Guarabira-PB, através do Plano Nacional de Cuidados, coordenado pelo Ministério das Mulheres e por outras pastas federais.</t>
   </si>
   <si>
-    <t>41</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/41/indicacao_02_2026_ver_ramon_menezes_psb.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/41/indicacao_02_2026_ver_ramon_menezes_psb.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de estudos técnicos, orçamentários e financeiros, com vistas à concessão de REAJUSTE SALARIAL LINEAR DE 10% aos servidores públicos municipais de Guarabira–PB, em efetivo exercício, e dá outras providências.</t>
   </si>
   <si>
-    <t>39</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/109/indicacao_03_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que, por meio das Secretarias competentes, realize estudo técnico visando o TOMBAMENTO DA PRAÇA DA MATRIZ DE NOSSA SENHORA DA LUZ, como patrimônio histórico, cultural e paisagístico do Município de Guarabira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/110/indicacao_04_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que, por meio das Secretarias competentes, realize estudo objetivando a PAVIMENTAÇÃO ASFÁLTICA DA RUA OSEIAS HENRIQUE DE BULHÕES, localizada no bairro da Primavera, Guarabira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/143/indicacao_05_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que, realize estudo técnico visando à implantação de PONTOS COM CARREGADORES PARA VEÍCULOS ELÉTRICOS no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/146/indicacao_06_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de FEIRAS DE ADOÇÃO RESPONSÁVEL DE ANIMAIS, em parceria com organizações não governamentais e protetores independentes, no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/149/indicacao_07_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a criação de programa de CAPACITAÇÃO GRATUITA DESTINADO AOS MICROEMPREENDEDORES INDIVIDUAIS (MEIs), no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/185/indicacao_08_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO ASFÁLTICA da Rua Emanuel Cassimiro da Silva, no trecho compreendido entre a Clínica Wanderley até a ponte da Santa Terezinha, no município de Guarabira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/228/indicacao_09_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de estudo técnico visando à criação do projeto “ANIMAL IDENTIFICADO, ABANDONO ZERO”, com a realização de campanha educativa permanente e mutirões de microchipagem de cães e gatos no âmbito do município.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/229/indicacao_10_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>“ELABORAÇÃO DO PLANO MUNICIPAL DE DRENAGEM URBANA E MANEJO DE ÁGUAS PLUVIAIS”, com ações estruturantes e soluções de médio e longo prazo para enfrentamento dos alagamentos no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/230/indicacao_11_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que determine a realização de estudo técnico objetivando a criação do “PLANO MUNICIPAL DE ARBORIZAÇÃO URBANA E RECUPERAÇÃO DE ÁREAS VERDES”, com metas de médio e longo prazo, no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/263/indicacao_12_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que determine a realização de estudo técnico objetivando a implantação do sistema de “BUEIROS INTELIGENTES” nas galerias pluviais e bocas de lobo do município de Guarabira, inspirado em modelo já adotado em outros municípios, como na cidade de Cabedelo-PB.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/315/indicacao_13_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que determine a realização de estudo técnico objetivando a criação e implantação do “CARTÃO ALIMENTAÇÃO MUNICIPAL TEMPORÁRIO”.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/316/indicacao_14_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que determine a realização de estudo técnico objetivando a criação e implantação do programa “BAIRRO LIMPO, CIDADE SAUDÁVEL”.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/374/indicacao_15_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de “FAIXA EXCLUSIVA” para prática de atividades físicas: corrida, caminhada, no entorno do Canal do Juá.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/376/indicacao_16_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de “PERCURSOS OFICIAIS DE CORRIDA DE RUA” no município, com distâncias padronizadas e sinalização adequada de quilometragem.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/400/indicacao_17_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que determine a elaboração e apresentação de “PLANO MUNICIPAL DE CONTROLE DE ZOONOSES” e de proteção e cuidado com animais em situação de abandono.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao_18_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que determine a criação do “CENTRO MUNICIPAL DE LÍNGUAS”.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/455/indicacao_19_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que determine a criação e instalação de um monumento em homenagem à educadora “MARIA EULÁLIA CANTALICE”.</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/516/indicacao_20_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que determine por meio da Secretaria competente, que seja realizado estudo técnico e financeiro, seguido da adoção das medidas necessárias para a “REFORMA, REQUALIFICAÇÃO E MODERNIZAÇÃO” das instalações físicas e dos equipamentos da Biblioteca Municipal de Guarabira.</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_21_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, o envio de Projeto de Lei à Câmara Municipal visando a “REVOGAÇÃO DA LEI MUNICIPAL Nº 2.288, de 20 de maio de 2025”.</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/570/indicacao_22_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a “PADRONIZAÇÃO DAS CALÇADAS DO CENTRO DA CIDADE” de Guarabira com piso em ladrilho hidráulico, contemplando projeto de acessibilidade.</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a construção de monumento em homenagem aos saudosos Ronaldo José da Cunha Lima e Zenóbio Toscano de Oliveira, nas dependências do Parque de Eventos Poeta Ronaldo Cunha Lima.</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/582/24._indicacao_criacao_do_parque_da_lagoa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a criação do PARQUE MUNICIPAL DA LAGOA DE PIRPIRI - PARQUE DA LAGOA.</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/586/indicacao_25_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a implantação de “SISTEMA PÚBLICO DE BICILETAS ELÉTRICAS COMPARTILHADAS” no Município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/587/indicacao_26_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a adoção de medidas administrativas e legais para majorar o adicional de insalubridade dos garis e demais profissionais da limpeza urbana para o percentual de 40%, conforme grau máximo previsto na legislação trabalhista.</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/599/indicacao_n_27.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo O Programa Praça do Autista, destinado à criação de espaços públicos multissensoriais com finalidade inclusiva para o lazer, a convivência e o desenvolvimento de crianças com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/602/indicacao_28_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção de medidas administrativas e legais visando à criação e disponibilização de linha de “CRÉDITO ESPECIAL” destinada aos comerciantes guarabirenses que atuarão durante os festejos juninos de 2026, em Guarabira e região.</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/648/pi__projeto_de_indicacao_monumento_assinado.pdf</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_30_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção de medidas administrativas e legais visando à criação do Programa “VOLTA POR CIMA”, destinado à capacitação, reinserção no mercado de trabalho e apoio psicossocial a pessoas em situação de desemprego no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/677/indicacao_31_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção de medidas administrativas e legais visando o envio de projeto de sua competência acerca da Implantação de um Programa de “AUXÍLIO FINANCEIRO PARA PROTETORES INDEPENDENTES DE ANIMAIS” do município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/678/indicacao_32_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção de medidas administrativas e legais visando a criação e implantação do Programa “ADOTE UM ESPAÇO PÚBLICO” no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/714/indicacao_33_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção de medidas administrativas e legais visando a elaboração de projeto técnico visando à “PADRONIZAÇÃO DOS QUIOSQUES” utilizados pelos comerciantes na Avenida Dom Pedro II.</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/715/indicacao_34_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção de medidas administrativas e legais visando à elaboração e execução de um “PROJETO INTEGRADO DE REESTRUTURAÇÃO URBANA” do Residencial Jader Soares Pimentel, no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/743/indicacao_35_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção de medidas administrativas e legais visando à implantação de uma “FARMÁCIA PÚBLICA MUNICIPAL” com funcionamento 24 horas.</t>
+  </si>
+  <si>
+    <t>788</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/788/indicacao_36_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico e financeiro visando à criação e implantação de um “CENTO DE CONVENÇÕES MUNICIPAL” no âmbito do município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/790/indicacao_37_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico e financeiro visando à criação de “PROTOCOLO MUNICIPAL DE SEGURANÇA, SAÚDE E PROTEÇÃO AOS PARTICIPANTES EM ENVENTOS DE CORRIDA DE RUA” no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/850/indicacao_-_acessuas_trabalho.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que adote as providências necessárias para adesão e execução plena do Programa ACESSUAS-TRABALHO, do Governo Federal, com a destinação de recursos orçamentários para a contrapartida do município.</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/853/indicacao_39_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico e implementação do “PLANO MUNICIPAL DE PREVENÇÃO E MANUTENÇÃO DE ESTRADAS VICINAIS” no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>854</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/854/indicacao_40_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico e implementação do “PROGRAMA COMÉRCIO SEGURO” em parceria com a PMPB, visando o reforço na segurança do comércio local, no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>855</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/855/indicacao_41_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico e implementação do “PROGRAMA MUNICIPAL DE ROBÓTICA EDUCACIONAL” no âmbito das escolas de rede municipal de ensino, no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>860</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_42_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico e implementação do programa “BANCO MUNICIPAL DE SERVIÇOS VETERINÁRIOS SOLIDÁRIOS” com cadastro de profissionais voluntários, no município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>861</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao_43_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico visando a criação e implementação do programa “ESPAÇO BEM-ESTAR - ESPAÇOS PÚBLICOS MUNICIPAIS DE DESCANSO E LAZER” nas áreas comerciais do centro da cidade, no âmbito do município de Guarabira-PB.</t>
+  </si>
+  <si>
+    <t>862</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/862/indicacao_44_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico visando a criação e implementação do programa “GUARABIRA TEC” destinado à oferta de cursos técnicos e profissionalizantes gratuitos no município de Guarabira/PB.</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_45_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Prefeitura Municipal de Guarabira/PB a realização de estudo técnico para “SUBSTITUIÇÃO DA FIAÇÃO AÉREA” por fiação subterrânea na região central do município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>924</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/924/indicacao_46_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À PREFEITURA MUNICIPAL DE GUARABIRA/PB A CRIAÇÃO DO PROJETO “HORTA TERAPÊUTICA”, VOLTADO À PROMOÇÃO DA SAÚDE MENTAL, INCLUSÃO SOCIAL E QUALIDADE DE VIDA.</t>
+  </si>
+  <si>
+    <t>925</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/925/indicacao_47_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À PREFEITURA MUNICIPAL DE GUARABIRA/PB A CRIAÇÃO DO PROJETO “GUARABIRA MAIS VERDE E DRENÁVEL”, VOLTADO À IMPLANTAÇÃO DE SOLUÇÕES URBANAS SUSTENTÁVEIS PARA PREVENÇÃO DE ALAGAMENTOS E MELHORIA DA DRENAGEM URBANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/941/indicacao_-_festa_de_santo_antonio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que realize a reestruturação do calendário de festividades juninas ("Forró no Parque"), concentrando os principais shows artísticos no período de 12 e 13 de junho, instituindo a tradição do "Santo Antônio em Guarabira".</t>
+  </si>
+  <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/963/indicacao_49.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Constitucional do Município de Guarabira, solicitando, através da Secretaria de Administração, a atualização, reajuste e equiparação do valor do salário-família pago aos servidores públicos municipais de Guarabira.</t>
+  </si>
+  <si>
+    <t>964</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/964/indicacao_terreno_para_campo_-_mutirao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 132 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio de Indicação à Excelentíssima Senhora Prefeita Constitucional do Município de Guarabira - PB, Maria Hailéa Araújo Toscano, indicando que determine, às secretarias e órgãos competentes, a adoção de medidas emergenciais e a realização de estudos técnicos, para a criação, destinação e execução da concessão de uma área de terra pertencente ao patrimônio público municipal, localizada no bairro do Mutirão, com o objetivo de garantir o acesso ao esporte e lazer comunitário através da construção de um campo de futebol para as famílias residentes na referida localidade.</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/988/indicacao_51_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À PREFEITURA MUNICIPAL DE GUARABIRA/PB A REVITALIZAÇÃO DA PASSAGEM MOLHADA LOCALIZADA NA RUA TRANQUILINO XAVIER, NO MUNICÍPIO DE GUARABIRA-PB.</t>
+  </si>
+  <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/989/indicacao_52_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À PREFEITURA MUNICIPAL DE GUARABIRA, QUE POR MEIO DA SECRETARIA COMPETENTE, SEJAM ADOTADAS AS DEVIDAS PROVIDÊNCIAS PARA O CALÇAMENTO DA RUA PROJETADA, LOCALIZADA NO MONTE DAS OLIVEIRAS, ÚLTIMA VIA DE ACESSO AO LOTEAMENTO MORADA NOBRE.</t>
+  </si>
+  <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/990/indicacao_53_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À PREFEITURA MUNICIPAL DE GUARABIRA, O ENVIO À CÂMARA MUNICIPAL DE PROJETO DE LEI QUE DISPONHA SOBRE A IMPLANTAÇÃO E O PAGAMENTO DO PISO SALARIAL DA ODONTOLOGIA AOS PROFISSIONAIS DA REDE MUNICIPAL DE SAÚDE, VISANDO À VALORIZAÇÃO DA CATEGORIA E AO FORTALECIMENTO DOS SERVIÇOS ODONTOLÓGICOS PRESTADOS À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/992/indicacao_horario_casarao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 132 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio de Indicação ao Poder Executivo Municipal, indicando que determine, por meio das Secretarias competentes, em especial a Secretaria de Cultura e Turismo, a ampliação do horário de funcionamento do Casarão da Cultura de Guarabira/PB. A presente medida visa garantir a abertura do referido espaço cultural no período da noite (de segunda a sexta-feira) e também aos sábados e domingos (turnos da manhã e da tarde), assegurando o acesso democrático da população local, dos estudantes e dos turistas ao patrimônio histórico e artístico do município.</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/993/indicacao_horario_memorial_do_cordel_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 132 do regimento interno da Câmara Municipal de Guarabira, requeiro o envio de Indicação ao Poder Executivo Municipal indicando que determine, por meio das Secretarias competentes, em especial a Secretaria de Cultura e Turismo, a ampliação do horário de funcionamento do Memorial do Cordel José Camelo de Melo Resende, localizado neste município._x000D_
+A presente medida visa garantir a abertura do referido equipamento cultural no período da noite (de segunda a sexta-feira) e também aos sábados e domingos (turnos da manhã e da tarde), assegurando o acesso democrático da população local, dos estudantes, pesquisadores e turistas ao valioso acervo da literatura de cordel e da cultura popular de nossa região.</t>
+  </si>
+  <si>
+    <t>1016</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1016/indicacao_56_2026_ver_ramon_menezes_psb.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À PREFEITURA MUNICIPAL DE GUARABIRA, A CRIAÇÃO DA EQUIPE MUNICIPAL DE MANUTENÇÃO ESCOLAR PREVENTIVA E REPAROS RÁPIDOS NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/39/emenda_modificativa_001.2026.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/506/emenda_02_-_paragrafo_3o_-_mp_76_de_2026_.pdf</t>
+  </si>
+  <si>
+    <t>Dê-se ao art. 4º, parágrafo 3º, da Medida Provisória de nº 76, de 11 de março de 2026, a seguinte redação:</t>
+  </si>
+  <si>
+    <t>1023</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1023/3_emenda_03_ldo_assinadoc.pdf</t>
+  </si>
+  <si>
+    <t>Modifica ações existentes e adiciona novas metas e diretrizes programáticas ao Projeto de Lei de Diretrizes Orçamentárias (LDO) para o exercício de 2027 do Município de Guarabira - PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1053/projeto_de_emenda_modificativa_e_aditiva_no_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta prioridade voltada à proteção e ao bem-estar animal nas Diretrizes Orçamentárias para o exercício de 2027 e destina recursos para a implementação de ações voltadas à causa animal, no município de Guarabira-PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>VL</t>
+  </si>
+  <si>
+    <t>Voto de Louvor</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/292/voto_de_louvor_e_congratulacoes_no_01-2026_-_a_sra._alcidema_santos_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do inciso I do artigo 139 do Regimento, requer-se a concessão de Votos de Louvor e Congratulações à Sra. Alcidema Santos da Silva, em reconhecimento aos relevantes e meritórios serviços prestados à sociedade guarabirense no exercício do magistério e da coordenação pedagógica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/332/requerimento_161-_2026_-_mocao_de_louvor_e_congratulacoes_-_desembargador_e_escritor_onaldo_queiroga.pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de MOÇÃO de LOUVOR e CONGRATULAÇÕES ao desembargador e escritor Onaldo Rocha de Queiroga.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/396/voto_de_louvor_e_congratulacoes_n_162_-_2026_-_desembargador_e_escritor_onaldo_queiroga.pdf</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/549/andre_freitas_-_voto_de_louvor_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer desta casa, a aprovação de Votos de Louvor ao Sr. André Freitas da Silva pela nomeação para Secretário de Estado da Administração.</t>
+  </si>
+  <si>
+    <t>775</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/775/voto_de_louvor_e_congratulacoes_no_05-2026_-_ao_desembargador_frederico_m._da_nobrega_coutinho.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do inciso I do artigo 139 do Regimento Interno da Câmara Municipal de Guarabira, requer a concessão de Votos de Aplausos e Congratulações ao Desembargador Frederico Martinho da Nóbrega Coutinho, Presidente do Tribunal de Justiça da Paraíba, conforme especifica.</t>
+  </si>
+  <si>
+    <t>812</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/812/mocao_de_louvor_06_-_2026_-_tribunal_de_justica_da_paraiba.pdf</t>
+  </si>
+  <si>
+    <t>Requer a concessão de MOÇÃO de LOUVOR ao presidente desembargador Frederico Martinho da Nóbrega Coutinho, demais desembargadores e desembargadoras, servidores e servidoras do Tribunal de Justiça da Paraíba pela inédita instalação da Corte na cidade de Guarabira.</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/640/emenda_supressiva_1.2026_-_ctm_iss_const._civil.pdf</t>
+  </si>
+  <si>
+    <t>Suprime a alteração prevista no inciso III do Art. 1º do Projeto de Lei Complementar nº 2/2026, mantendo a redação vigente do art. 168 da Lei Complementar nº 02/2023.</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/751/emenda_supressiva_no_2-2024_-_art._23_do_plo_57-2024.pdf</t>
+  </si>
+  <si>
+    <t>Suprime o artigo 23 do Projeto de Lei Ordinária nº 57/2024.</t>
+  </si>
+  <si>
+    <t>927</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/927/es_003_ao_plc_02.2026.pdf</t>
+  </si>
+  <si>
+    <t>Suprime os itens 1.2 e 1.3 da Tabela 1.2 – Taxa de Veiculação de Meios de Publicidade em Geral, constante do Anexo II do Projeto de Lei Complementar n._x000D_
+02/2026.</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/200/projeto_de_emenda_modificativa_01.pdf</t>
+  </si>
+  <si>
+    <t>Altera os anexos da MP 74/2026, que dispõe sobre a atualização do Piso dos Profissionais do Magistério Público Municipal, Educadores infantis,Intérpretes de Libras e Braille e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/285/emenda_modificativa_02.pdf</t>
+  </si>
+  <si>
+    <t>Extingue dispositivos da Lei Municipal n° 2.252, de 16 de dezembro de 2024, na forma alterada pela Medida Provisória n° 67/2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/309/emenda_modificativa_mp_65.2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera os arts. 1º e 2º e revoga o parágrafo único do art. 2º da Medida Provisória nº 65, de 15 de dezembro de 2025, que dispõe sobre a concessão do Incentivo Financeiro Adicional (IFA) aos Agentes Comunitários de Saúde (ACS) do Município de Guarabira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/311/emenda_modificativa_mp_77.2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera os arts. 1º e 2º e revoga o parágrafo único do art. 2º da Medida Provisória nº 77/2026, que dispõe sobre a concessão do Incentivo Financeiro Adicional (IFA) aos Agentes de Combate às Endemias (ACE) no Município de Guarabira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/397/emenda_modificativa_mp_69.2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do Art. 114-A da Lei Municipal nº 2.132/2023, conforme redigido pelo Art. 4º da Medida Provisória nº 69/2026, para estabelecer critérios de estabilidade e qualificação técnica para a ocupação da Função de Confiança de Assessoramento Tributário (FCAT).</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/467/emenda_modificativa_06_-_projeto_de_lei_do_fundo_de_habitacao_e_comissao_de_habitacao.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 3° do Projeto de Lei n° 50/2026, que, por sua vez, promove alterações ao art. 14 da Lei Municipal n° 679/2005, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/636/emenda_modificativa_7.2026_-_ctm_revogacao.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do inciso V do Art. 1º do Projeto de Lei Complementar nº 2/2026, para substituir a alteração da Tabela 1.2 do Anexo II pela revogação da Taxa de Veiculação de Meios de Publicidade no Município de Guarabira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/39/emenda_modificativa_001.2026.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do §2º do art. 11 da Lei Municipal nº 2.252, de 16 de dezembro de 2024, na forma alterada pela Medida Provisória nº 67/2026.</t>
   </si>
   <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/878/emenda_modificativa_e_supressiva_n._09-2025_-_ao_projeto_de_lei_complementar_n._02-2026..pdf</t>
+  </si>
+  <si>
+    <t>Suprime os itens 1.2 e 1.3 e modifica o item 1.1 da Tabela 1.2 – Taxa de Veiculação de Meios de Publicidade em Geral, constante do Anexo II do Projeto de Lei Complementar nº 02/2026.</t>
+  </si>
+  <si>
+    <t>926</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/926/em_010_ao_plc02.2026.pdf</t>
+  </si>
+  <si>
+    <t>Modifica o item 1.1 da Tabela 1.2 e o item 8.0 da tabela 1.6 – Taxa de Veiculação de Meios de Publicidade em Geral e Taxa de fiscalização para execução de obras, constante do Anexo II do Projeto de Lei Complementar n. 02/2026.</t>
+  </si>
+  <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1047/emenda_modificativa_11.2026_-_concurso_publico.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do inciso XXXVIII do art. 3º do Projeto de Lei 127/2026 que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>EA</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/637/emenda_aditiva_1.2026_-_ctm_taxa_de_cemiterio.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivo ao Art. 1º do Projeto de Lei Complementar nº 2/2026 para reduzir o valor da Taxa de cemitério.</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/639/emenda_aditiva_2.2026_-_ctm_limitacao.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivo ao Projeto de Lei Complementar nº 2/2026 para delimitar o sujeito passivo da Taxa de Fiscalização para Utilização de Meios de Publicidade.</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/662/emenda_aditiva_3.2026_-_ctm_terrenos_privados.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivo ao Projeto de Lei Complementar nº 2/2026 para vedar a cobrança da Taxa de Fiscalização para Utilização de Meios de Publicidade em propriedade privada.</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1029/emenda_aditiva_n._04_-_2026_-_acrescenta_o_inciso_xlv_ao_art._3o_do_projeto_de_lei_das_diretrizes_orcamentarias_de_2027..pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o inciso XLV ao art. 3º do Projeto de Lei das Diretrizes Orçamentárias de 2027.</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1037/emenda_aditiva_ao_orcamento_2026_ldo_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Fica incluído no Anexo de Metas e Prioridades do Projeto de Lei do Orçamento/LDO para o exercício de 2027, o programa de Implantação de Escolas Municipais de Ensino Fundamental em Tempo Integral, com a meta física de 02 unidades / uma na zona rural e uma zona urbana</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1036/emenda_aditiva_06_ao_orcamento_2026_ldo_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Fica incluído no Anexo de Metas e Prioridades do Projeto de Lei do Orçamento/LDO para o exercício de 2027, a construção do hospital municipal do município de Guarabira-PB</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1040/emenda_aditiva_7.2026_-_centro_de_referencia_e_apoio_a_mulher_vitima_de_violencia.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o inciso XLVIII ao art. 3º do Projeto de Lei 127/2026 que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1041</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1041/emenda_aditiva_8.2026_-_centro_de_apoio_aos_moradores_de_rua.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o inciso XLIX ao art. 3º do Projeto de Lei 127/2026 que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1042</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1042/emenda_aditiva_9.2026_-_apoio_financeiro_para_associacoes_rurais.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o inciso L ao art. 3º do Projeto de Lei 127/2026 que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1045/emenda_aditiva_10.2026_-_arena_municipal_de_tecnologia_e_e-sports_da_juventude.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o inciso LI ao art. 3º do Projeto de Lei 127/2026 que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1048/emenda_aditiva_11_ao_orcamento_2026_ldo_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Fica incluído no Anexo de Metas e Prioridades do Projeto de Lei do Orçamento/LDO para o exercício de 2027, LII Art. 3º Promover a doação de terrenos públicos destinados à construção de unidades habitacionais para servidores públicos municipais e cidadãos em situação de vulnerabilidade social que não possuam moradia própria.</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1051/emenda_aditiva_12_-_pl_127_de_2026_-_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o inciso XLV ao art. 3º do Projeto de Lei 127/2026, que institui as Diretrizes Orçamentárias para o ano de 2027.</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1052/emenda_aditiva_13_-_pl_127_de_2026_-_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o inciso XLVI ao art. 3º do Projeto de Lei 127/2026, que institui as Diretrizes Orçamentárias para o ano de 2027.</t>
+  </si>
+  <si>
     <t>PLOPE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Poder Executivo</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEM</t>
   </si>
   <si>
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/19/projeto_01-26.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/20/projeto_02-26.pdf</t>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/19/projeto_01-26.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/20/projeto_02-26.pdf</t>
+  </si>
+  <si>
+    <t>PCCJ</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Constituição e Justiça</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição e Justiça</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/168/parecer_da_comissao_de_constituicao_-_pl_08-2026.docx</t>
+  </si>
+  <si>
+    <t>Parecer do Projeto de Lei nº 08/2026 - Dispõe sobre o reajuste salarial para servidores efetivos da Câmara Municipal de Guarabira e dá outras providências. Autor: Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/176/parecer_da_comissao_de_constituicao_-_mp_68-2026.docx</t>
+  </si>
+  <si>
+    <t>Parecer da Medida Provisória nº 68/2026 - Dispõe sobre o vencimento mínimo dos servidores públicos municipais da Prefeitura Municipal de Guarabira.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/177/parecer_da_comissao_de_constituicao_-_mp_73-2026.docx</t>
+  </si>
+  <si>
+    <t>Parecer da Medida Provisória nº 73/2026 - Dispõe sobre o reajuste dos benefícios pagos pelo Instituto de Assistência e Previdência de Guarabira – IAPM, considerando o valor do salário mínimo e o reajuste concedido pelo RGPS aos que recebem acima do mínimo legal</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/183/parecer_da_comissao_de_constituicao_-_pl_09-2026.docx</t>
+  </si>
+  <si>
+    <t>Parecer do Projeto de Lei nº 09/2026 de Autoria da Mesa Diretora - Dispõe sobre o reajuste do piso salarial mínimo para servidores e ocupantes de cargos de provimento em comissão da Câmara Municipal de Guarabira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/184/parecer_da_comissao_de_constituicao_-_pl_10-2026.docx</t>
+  </si>
+  <si>
+    <t>Parecer do Projeto de Lei nº 10/2026 de Autoria da Mesa Diretora - Estabelece o novo valor ao auxílio alimentação dos servidores efetivos da Câmara Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/261/parecer_ccj_06-2026_aos_pls_03_05_07_11_12_13_15_23_33_34_35_e_36.docx</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição, Justiça e de Cidadania dos Projetos de Lei nº 03, 05, 07, 11, 12, 13, 15, 23, 33, 34, 35 e 36/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/262/parecer_ccj_07-2026_as_resolucoes_01_02_03_e_04.docx</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição, Justiça e de Cidadania dos Projetos de Resolução nº 01, 02, 03, 04/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/303/parecer_ccj_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição, Justiça e de Cidadania do projeto decreto legislativo nº 03/2026, projeto de lei nº 51/2026 e projeto de resolução nº 17/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/304/parecer_ccj_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição, Justiça e de Cidadania da Emenda Modificativa n° 01 à MP n° 74-2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/305/parcer_ccj_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição, Justiça e de Cidadania das Medidas Provisórias nº 65/2025, 66/2025, 69/2026, 70/2026, 71/2026, 74/2026, 75/2026, 76/2026 e 77/2026..</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/388/parecer_conjunto_da_comissao_de_constituicao_e_justica_sobre_os_projetos_de_lei_no_4950_e_59.docx</t>
+  </si>
+  <si>
+    <t>PARECER CONJUNTO DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA SOBRE OS PROJETOS DE LEI Nº 49/2026, 50/2026 E 59/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/389/parecer_da_comissao_de_constituicao_-_emenda_modificativa_-_renato_meireires_-_mp_65.docx</t>
+  </si>
+  <si>
+    <t>PARECER. EMENDA MODIFICATIVA A MEDIDA PROVISÓRIA DE INICIATIVA DO CHEFE DO PODER EXECUTIVO. ALTERAÇÃO QUE GERA AUMENTO DE DESPESA PÚBLICA. VÍCIO DE INICIATIVA. INCONSTITUCIONALIDADE FORMAL. VIOLAÇÃO AO PRINCÍPIO DA SEPARAÇÃO DOS PODERES. INTELIGÊNCIA DO ART. 44, VI, E ART. 45, I, DA LEI ORGÂNICA MUNICIPAL, E DO ART. 127, §§ 1º E 3º, DO REGIMENTO INTERNO. PELA INCONSTITUCIONALIDADE DA PROPOSIÇÃO.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/390/parecer_da_comissao_de_constituicao-_emenda_modificativa_-_renato_meireles_-_mp_77.docx</t>
+  </si>
+  <si>
+    <t>PARECER. EMENDA MODIFICATIVA A MEDIDA PROVISÓRIA DE INICIATIVA DO CHEFE DO PODER EXECUTIVO. MATÉRIA FINANCEIRA E ORÇAMENTÁRIA. ALTERAÇÃO QUE GERA AUMENTO DE DESPESA PÚBLICA E RENÚNCIA DE RECEITA. VÍCIO DE INICIATIVA. INCONSTITUCIONALIDADE FORMAL. AFRONTA AO PRINCÍPIO DA SEPARAÇÃO DOS PODERES. INTELIGÊNCIA DO ART. 44, VI, E ART. 45, I, DA LEI ORGÂNICA MUNICIPAL, E DO ART. 127, §§ 1º E 3º, DO REGIMENTO INTERNO. PELA INCONSTITUCIONALIDADE.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/425/parecer_da_comissao_de_constituicao_e_justica_sobre_os_projetos_de_lei_no_06_18_21_24_37_40_43_44_e_46_de_2026.docx</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto da Comissão de Constituição e Justiça Sobre os Projetos de Lei nº 06, 18, 21, 24, 37, 40, 43, 44 e 46, de 2026</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/468/parecer_da_comissao_de_constituicao_e_justica_sobre_a_emenda_modificativa_a_medida_provisoria_no_69.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA SOBRE A EMENDA MODIFICATIVA 005/2026, DE AUTORIA DO VEREADOR RENATO MEIRELES, À MEDIDA PROVISÓRIA Nº 69/2026</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA SOBRE A EMENDA MODIFICATIVA 006/2026, DE AUTORIA DO VEREADOR ALCIDES CAMILO, À PROJETO DE LEI Nº 50/2026.</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/513/parecer_conjunto_da_comissao_de_constituicao_e_justica_sobre_os_projetos_de_lei_no_172632_e_47_poder_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJUNTO DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA SOBRE OS PROJETOS DE LEI Nº 17, 26, 32 e 47, de 2026</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/514/parecer_da_comissao_de_constituicao_e_justica_sobre_a_emenda_modificativa_n_06_ao_pl_50-2026_-_alcides_camilo.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA SOBRE A EMENDA MODIFICATIVA N° 06/2026 AO PROJETO DE LEI N° 50/2026.</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/541/parecer_aos_projetos_de_resolucao.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ aos Projetos de Resolução de nº 05, 06, 07, 08, 10, 11, 12, 15, 16, 18, 19 e 20, todos do ano de 2026.</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/542/parecer_-_projeto_de_lei_complementar_n_001-2026_-_renato_meireles.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ ao Projeto de Lei Complementar nº 001/2026, de autoria do nobre Vereador Renato Meireles.</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/543/parecer_-_emenda_modificativa_no_02-2026-mp_76-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a EMENDA N° 02 À MEDIDA PROVISÓRIA N° 76, DE 11 DE FEVEREIRO DE 2026, de Autoria do Vereador Alcides Camilo.</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/577/parecer_da_comissao_de_constituicao_e_justica_projetos_de_resolucao_no_21_22_23_24_25_26_27_28_29_31_32_34_35_36_37_e_39_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ aos Projetos de Resolução nº 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 34, 35, 36, 37 e 39, de 2026.</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/606/parecer_da_comissao_de_constituicao_e_justica_-_projetos_de_lei_ordinaria_no_04_25_27_38_41_42_48_52_55_57_58_60_65_66_70_71_72_e_76_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ ao Projetos de Lei Ordinária nº 04, 25, 27, 38, 41, 42, 48, 52, 55, 57, 58, 60, 65, 66, 70, 71, 72 e 76, de 2026.</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/664/parecer_da_comissao_de_constituicao_e_justica_-_projetos_de_lei_ordinaria_n_109-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ ao Projeto de Lei 109/2026 de Autoria do Vereador Júnior Ferreira.</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/700/parecer_da_comissao_de_constituicao_e_justica_-_prs_no_38_42_44_e_45_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ aos Projetos de Resolução (38, 42, 44 e 45)</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/701/parecer_pls.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ pela Constitucionalidade dos Projetos de Lei.</t>
+  </si>
+  <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/842/parecer_da_ccj_027-_projeto_de_lei_136_executivo.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJ 027 ao Projeto de lei 136/2026 do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>843</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/843/parecer_da_ccj_028_-_plc_n_02_do_executivo.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJ 028 ao PLC n° 02/2026 do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>844</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/844/parecer_da_ccj_029_-_a_emenda_aditiva_no_003.2026_ao_plc_no_02.2026__renato_meireles.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJ 029 A EMENDA ADITIVA Nº 003.2026 AO PLC Nº 02.2026 de Autoria de Renato Meireles.</t>
+  </si>
+  <si>
+    <t>845</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/845/parecer_da_ccj_030_-__emenda_aditiva_no_002.2026_ao_plc_no_02.2026_renato_meireles.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJ 030 A EMENDA ADITIVA Nº 002.2026 AO PLC Nº 02.2026 - Renato Meireles</t>
+  </si>
+  <si>
+    <t>846</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/846/parecer_da_ccj_031_-__emenda_aditiva_no_001.2026_ao_plc_no_02.2026__renato_meireles.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJ 031 -  EMENDA ADITIVA Nº 001.2026 AO PLC Nº 02.2026 - Renato Meireles</t>
+  </si>
+  <si>
+    <t>847</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/847/parecer_da_ccj_032-__emenda_modificativa_no_007.2026_ao_plc_no_02.2026_-_renato_meireles.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJ 032 - EMENDA MODIFICATIVA Nº 007.2026 AO PLC Nº 02.2026 - Renato Meireles</t>
+  </si>
+  <si>
+    <t>848</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/848/parecer_da_ccj_033_emenda_supressiva_01_-_renato_meireles_plc_n_02_executivo.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJ 033 Emenda Supressiva 01 - Renato Meireles (PLC n° 02 EXECUTIVO)</t>
+  </si>
+  <si>
+    <t>849</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/849/paarecer_da_ccj_034_aos_pls_do_poder_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>PAARECER DA CCJ 034 AOS PLS DO PODER LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/882/parecer_da_ccj_-_pr_33_40_41_43_46_47_48_50_51_52_53_55_56_57_58_59.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ aos Projetos de Resolução de número: 33, 40, 41, 43, 46, 47, 48, 50, 51, 52, 53, 55, 56, 57, 58, 59.</t>
+  </si>
+  <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/942/parecer_da_ccj_a_mp_67.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Medida Provisória nº 67, de 07 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>943</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/943/parecer_da_ccj_a_em_008_mp_67_-_renato_meirelles.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda Modificativa 008 a MP 67 de Autoria do Vereador Renato Meireles</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/944/parecer_da_comissao_de_constituicao_e_justica_-_mp_72.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a MP 72</t>
+  </si>
+  <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/945/parecer_da_ccj_-_emenda_002_mp_67_-_alcides_camilo.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda Modificativa 002 a MP 67 de Autoria do Vereador Alcides Camilo</t>
+  </si>
+  <si>
+    <t>966</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/966/parecer_da_ccj_-_projetos_de_resolucao_no_49-2026_e_no_54-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ aos Projetos de Resolução 49 e 54</t>
+  </si>
+  <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1005/parecer_da_ccj_41__-_pr_60.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ ao Projeto de Resolução n° 60/2026</t>
+  </si>
+  <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1006/parecer_da_ccj_-_pdls_26.05.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ aos Projetos de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>1007</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1007/parecer_da_comissao_de_constituicao_e_justica_-_pls_no_153_162_163_166_167_168_169_173_177_178_179_180_181_183_185_186_187_189_190_191_192_196_197_e_198_do_ano_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ aos Projetos de Lei</t>
+  </si>
+  <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1022/parecer_da_comissao_de_constituicao_e_justica_-_pr_62-2026_pr_63-2026_pdl_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ aos Projetos de Resolução n° 62/2026, 63/2026 e Projeto de Decreto Legislativo 05/2026</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1054/parecer_da_ccj_-_emenda_03_ao_pl_127.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda 003/2026 ao PL n° 127/2026 de Autoria da Vereadora Neide de Teotonio.</t>
+  </si>
+  <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1055/parecer_da_ccj_emenda_04_ao_pl_127.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda Aditiva 004/2026 ao PL n° 127/2026 de Autoria do Vereador Nal Fernandes</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1056/parecer_da_ccj_-_emenda_05_ao_pl_127.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda Aditiva 005/2026 ao PL n° 127/2026 de Autoria do Vereador Alcides Camilo</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1057/parecer_da_ccj_-_emenda_06_ao_pl_127.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda Aditiva 006/2026 ao PL n° 127/2026 de Autoria do Vereador Alcides Camilo</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1058/parecer_da_ccj_a_emenda_07_ao_pl_127.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda Aditiva 007/2026 ao PL n° 127/2026 de Autoria do Vereador Renato Meireles.</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1059/parecer_da_ccj_emenda_08_ao_pl_127.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda Aditiva 008/2026 ao PL n° 127/2026 de Autoria do Vereador Renato Meireles</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1060/parecer_da_ccj_a_emenda_09_ao_pl_127.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda Aditiva 009/2026 ao PL n° 127/2026 de Autoria do Vereador Renato Meireles</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1061/parecer_da_ccj_emenda_10_ao_pl_127.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda Aditiva 010/2026 ao PL n° 127/2026 de Autoria do Vereador Renato Meireles</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1062/parecer_da_ccj_-_emenda_11_ao_pl_127.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda Aditiva 011/2026 ao PL n° 127/2026 de Autoria do Vereador Alcides Camilo</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1063/parecer_da_ccj_emenda_12_ao_pl_127.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda Aditiva 012/2026 ao PL n° 127/2026 de Autoria do Vereador Célio Alves</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1064/parecer_da_ccj_-_emenda_13_ao_pl_127.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda Aditiva 013/2026 ao PL n° 127/2026 de Autoria do Vereador Célio Alves</t>
+  </si>
+  <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1065/parecer_da_ccj_-_emenda_modificativa_n_11_ao_pl_127.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda Modificativa 011/2026 ao PL n° 127/2026 de Autoria do Vereador Renato Meireles</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1066/parecer_da_ccj_emenda_09_ao_plc_02.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Emenda Modificativa 009/2026 ao PLC n° 002/2026 de Autoria do Vereador Nal Fernandes</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1067/parecer_da_ccj_ao_pr_30_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ a Projeto de Resolução 30/2026 de Autoria do Vereador Célio Alves.</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1068/paracer_aos_projetos_de_lei_no_145_146_149_176_185_186_210_211_212.2026..pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJ PROJETOS DE LEI Nº 145, 146, 149, 176, 185, 186, 210, 211, 212/2026.</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1069/parecer_da_ccj_-_pl_127_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJ ao Projeto de Lei n° 127/2026 do Poder Executivo</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1070/parecer_da_cjj_-_pl_201-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJ PELA INCONSTITUCIONALIDADE DO PL 201/2026.</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1071/parecer_da_ccj_projetos_de_lei_no_200-2026..pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CCJ PELA INCONSTITUCIONALIDADE DO PL 200/2026.</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1074/parecer_da_ccj_emenda_09_ao_plc_02.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição e Justiça (CCJ), para análise de sua constitucionalidade e legalidade, a Emenda Modificativa e Supressiva nº 09/2025, de autoria do nobre Vereador Nal Fernandes.</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1075/parecer_da_ccj_ao_pr_30_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição e Justiça (CCJ) o Projeto de Resolução nº 30/2026, de autoria do nobre Vereador Célio Alves.</t>
+  </si>
+  <si>
+    <t>PCFO</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/391/parecer_da_comissao_de_financas_e_orcamento_sobre_a_emenda_modificativa_no_003_-_mp_65.docx</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE A EMENDA MODIFICATIVA Nº 003/2026 À MEDIDA PROVISÓRIA Nº 65/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/392/parecer_da_comissao_de_financas_e_orcamento_sobre_a_emenda_modificativa_no_004_-_mp_77.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/393/parecer_da_comissao_de_financas_e_orcamento_sobre_o_projeto_de_lei_no_59.docx</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI Nº 59/2026 (REFIS 2026)</t>
+  </si>
+  <si>
+    <t>840</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/840/parecer_da_cfo_004_-__projeto_de_lei_136_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CFO ao PL 136/2026 do Poder Executivo</t>
+  </si>
+  <si>
+    <t>841</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/841/parecer_da_cfo_005_-_plc_02_do_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CFO ao PLC 02/2026 do Poder Executivo</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1072/parecer_da_cfo_emendas_aditiva_04_09_11_emenda_modificativa_11.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO EMENDAS - 04/2026 (Aditiva), 09/2026 (Aditiva), 11/2026 (Aditiva) e 011/2026 _x000D_
+(Modificativa).</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1073/parecer_da_cfo_-_emendas_aditivas_no_03-2026_05-2026_06-2026_07-2026_08-2026_10-2026_12-2026_e_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CFO as Emendas Aditivas de nº 03/2026, 05/2026, 06/2026, 07/2026, 08/2026, 10/2026, 12/2026 e 13/2026.</t>
+  </si>
+  <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>Parecer da CFO ao Projeto de Lei n° 127/2026 do Poder Executivo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -944,67 +10293,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/8/voto_de_aplausos_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/36/voto_de_aplausos_02_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/38/voto_de_aplausos_padre_raul_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/50/aplausos_assinado_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/23/projeto_de_decreto_legislativo_01-2026_28mesa_diretora29_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/18/pl_202_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/22/projeto_de_lei_02_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/28/projeto_de_lei_nome_do_bairro_altiplano_bela_vista_03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/29/projeto_de_lei_nome_do_posto_de_saude_hidelbrando_04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/37/projeto_de_lei_05_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/43/projeto_de_lei_06_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/44/pl_-_institui_o_marco_lilas_no_municipio_de_guarabira_como_campanha_de_conscientizacao_prevencao_e_combate_ao_cancer_do_colo_do_utero..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/9/projeto_de_resolucao_001_-_2026_-_comenda_zenobio_toscano_a_antenor_galdino_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/10/projeto_de_resolucao_comenda_wildes_saraiva_gomes_filho_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/14/pr_2026_-_nv_-_medalha_osmar_de_aquino_ao_sr._neto_gouveia_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/15/pr_2026_-_nv_-_medalha_zenobio_toscano_ao_sr._igor_monteiro_meireles_fernandes_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/47/projeto_de_resolucao_-_concede_a_medalha_zenobio_toscano_ao_sr._carlos_tiberio_limeira_santos_fernandes_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/49/projeto_de_resolucao.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/4/requerimento_03-_kit_escolar_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/5/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/6/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/7/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/11/requerimento_07_-_saude_-_exames_de_imagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/12/requerimento_caixas_d27agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/13/requerimento_interpretes_de_libras__assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/16/req._2026_-_nv_-_sessao_solene_ao_dia_internacional_da_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/24/requerimentos_11.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/25/requerimentos_12.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/26/requerimentos_13.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/27/requerimentos_14.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/30/requerimentos_17.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/31/requerimentos_16.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/32/requerimentos_15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/33/requerimento_18-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/34/requerimento_19-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/35/requerimento_20-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/40/requerimento_-_audiencia_taxa_outdoor.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/42/requerimento_-_prestacao_de_contas_festa_da_luz.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/45/requerimento_-_requer_a_realizacao_de_audiencia_publica_em_comemoracao_ao_dia_do_agente_comunitario_de_saude_acs_e_do_agente_de_combate_as_endemias_ace_no_mes_de_outubro_de_2026..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/46/requerimento_-_requer_a_realizacao_de_audiencia_publica_em_alusao_ao_abril_azul_mes_de_conscientizacao_do_transtorno_do_espectro_autista_tea_no_municipio_de_guarabira..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/48/requerimentos.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/51/requerimento_assinado_026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/52/requerimento_assinado_027.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/53/requerimento_-_alteracao_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao_no_01_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/41/indicacao_02_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/39/emenda_modificativa_001.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/19/projeto_01-26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/20/projeto_02-26.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/8/voto_de_aplausos_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/36/voto_de_aplausos_02_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/38/voto_de_aplausos_padre_raul_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/50/aplausos_assinado_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/66/voto_de_aplausos_-_farma.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/70/voto_de_aplausos_-_ao_jornalista_evandresson_braz_pela_passagem_de_seu_aniversario_natalicio..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/71/voto_de_aplausos_-_ao_senhor_onildo_silva_almeida_filho_grao-mestre_de_honra_do_grande_oriente_da_paraiba_pela_passagem_de_seu_aniversario_natalicio..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/72/voto_de_aplausos_-_ao_senhor_jose_antonio_batista_da_cunha_conhecido_como_toinho_pitombeira_grao-mestre_adjunto_do_grande_oriente_da_paraiba_pela_passagem_de_seu_aniversario_natalicio..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/73/voto_de_aplausos_-_a_professora_ana_claudia_domingos_de_souza_professora_da_rede_municipal_de_ensino_de_guarabira_pela_passagem_de_seu_aniversario_natalicio..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/141/voto_de_aplausos_no._10-2026_-_voto_de_aplausos_a_todos_os_membros_do_rotary_club_de_guarabira_pela_passagem_do_dia_do_rotaryano_comemorado_em_23_de_fevereiro..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/159/voto_de_aplausos_a_jornalista_katharina_carvalho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/181/voto_de_aplausos_12_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/182/voto_de_aplausos_13_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/217/03.03._jose_alex_bruno_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/253/voto_de_aplausos_no._15-2026_-_a_senhora_maria_de_guadalupe_de_albuquerque_cunha_por_ter_sido_escolhida_para_coordenar_o_nucleo_de_seguranca_do_paciente_do_hospital_distrital_de_belem-pb..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/254/voto_de_aplausos_no._16-2026_-_a_associacao_de_artes_e_cultura_de_guarabira_pela_renovacao_de_sua_diretoria_para_o_bienio_2026-2028..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/256/requerimento_017-_2026_-_mocao_de_louvor_e_congratulacoes_-_procuradora_maria_salete_porto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/276/voto_de_aplausos_18_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/307/voto_de_aplausos_no._19-2026_-_ao_moto_clube_bodes_do_asfalto_pela_fundacao_da_faccao-subsede_guarabira-pb.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/318/aplausos_assinado_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/343/voto_de_aplausos_no._21-2026_-_ao_jovem_ubenilson_xavier_domingos_junior_em_razao_da_passagem_de_seu_aniversario_ocorrido_no_dia_12_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/344/voto_de_aplausos_no._22-2026_-_ao_senhor_valderedo_alexandro_de_souza_leledo_em_razao_da_passagem_de_seu_aniversario_ocorrido_no_dia_14_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/368/voto_de_aplausos_23_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/371/2026_-_requerimento_-_voto_de_aplausos_guaraves_-_50_anos_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/398/voto_de_aplausos_25_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/399/voto_de_aplausos_26_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/435/voto_de_aplausos_no._27-2026_-_a_professora_sharllyne_mabbelly_laurindo_da_silva_em_razao_da_passagem_de_seu_aniversario_ocorrido_no_dia_21_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/461/voto_de_aplausos_1_2_correto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/462/voto_de_aplausos_2certo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/471/voto_de_aplausos_no._30-2026_-_ao_sargento_wellington_de_sousa_felix_em_razao_da_passagem_de_seu_aniversario_ocorrido_no_dia_23_de_marco_de_2026..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/496/va_31.2026_-_isaura_barbosa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/519/va_32-_26.03_tiberio_limeira_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/528/aplausos_assinado_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/547/voto_de_aplausos_34_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/548/votos_de_aplausos_-_andre_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/561/v.a_36.2026_-_jf_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/562/v.a_37.2026_-_jf_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/594/38._voto_de_aplausos_sr_juiz_antonio_cavalcante_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/607/39._va_pe.elias_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/631/voto_de_aplausos_no._40_-2026_-_a_senhora_gilvaneide_ferreira_vidal_de_oliveira_pela_passagem_de_seu_aniversario_ocorrido_no_dia_12_de_abril_de_2026..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/632/voto_de_aplausos_no._41_-2026_-_ao_instituto_do_autismo_amor_infinito_pela_realizacao_da_iv_caminhada_para_conscientizacao_sobre_o_autismo_ocorrida_em_12_de_abril_de_2026_no_municipio_de_guarabira...pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/649/aplausos_-_julio_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/698/voto_de_aplausos_no._43_-2026_-_ao_casal_niedson_dutra_e_geiliane_ellen_em_razao_do_nascimento_de_sua_filha_celina_ocorrido_no_dia_14_de_abril_de_2026..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/713/voto_de_aplausos_44_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/720/voto_de_aplausos_45_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/740/46_voto_de_aplausos_major_franklin_trindade_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/741/47_voto_de_aplausos_aos_capitoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/749/aa_voto_de_aplausos_a_baltazar_mauricio_dos_santos_filho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/755/voto_de_aplausos_49_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/758/voto_de_aplausos_50_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/763/voto_de_aplausos_51_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/817/voto_de_aplausos_no._52_-2026_-_ao_guarabirense_cleilson_antonio_luciano_de_morais_em_razao_da_conclusao_do_curso_de_administracao_pela_universidade_federal_da_paraiba..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/832/voto_de_aplausos_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/837/voto_de_aplausos_54_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/839/aa_55._voto_de_aplausos_a_joab_italo_da_silva_ferreira_pela_nomeacao_ao_cargo_de_gerente_regional_da_cagepa_no_brejo..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/891/voto_de_aplausos_56_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/907/voto_de_aplausos_no._57_-2026_-_a_senhora_rosilene_paulino_em_razao_da_passagem_de_seu_aniversario_celebrado_no_dia_14_de_maio_de_2026..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/909/voto_de_aplausos_no._58_-2026_-_a_senhora_glaucia_max_anulino_de_melo_em_razao_da_passagem_de_seu_aniversario_celebrado_no_dia_15_de_maio_de_2026..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/910/voto_de_aplausos_no._59_-2026_-_a_graziele_max_em_razao_da_conclusao_do_curso_tecnico_em_enfermagem_importante_conquista_em_sua_trajetoria_academica_e_profissional..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/916/voto_de_aplausos_60_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/946/voto_de_aplausos_no._61_-2026_-_a_senhora_lucrecia_rodrigues_em_razao_da_passagem_de_seu_aniversario_celebrado_no_dia_19_de_maio_de_2026..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/961/voto_de_aplausos_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/969/voto_de_aplausos_no._63_-2026_-_requer_a_concessao_de_voto_de_aplausos_a_jovem_emilly_amanda_correia_de_lima_em_razao_de_seu_ingresso_no_curso_de_servico_social_da_faculdade_eesap..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/972/64_dr_rodrigo_farias_ass.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/973/65_dra_luciana_ronele_cavalcanti_de_souza_ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/986/voto_de_aplausos_66_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1050/voto_de_aplausos_67_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/111/voto_de_pesar_no_09.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/112/voto_de_pesar_no_02.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/196/voto_de_pesar_03.2026_-_pelo_falecimento_da_senhora_lindalva_barbosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/197/voto_de_pesar_04.2026_-_pelo_falecimento_do_senhor_joao_evangelista_dos_santos..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/203/02.03_nota_de_pesar_-_pai_de_novinho_do_cordeiro._assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/204/02.03_nota_de_pesar_-_sogra_isaura_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/218/voto_de_pesar_-_sebastiao_monteiro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/302/voto_de_pesar_-_antonio_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/663/voto_de_pesar_10_-_2026_-_pelo_falecimento_do_senhor_paulo_barbosa_da_silva..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/668/voto_de_pesar_11_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/679/voto_de_pesar_12_-_2026_-_pelo_falecimento_da_senhora_maria_das_dores_silva_brito..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/730/voto_de_pesar_n_13.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/783/voto_de_pesar_14.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/797/03.05_nota_de_pesar_-_charles_espinola_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/908/voto_de_pesar_16_-_2026_-_pelo_falecimento_de_joao_laercio_gagliardi_fernandes_ocorrido_no_dia_14_de_maio_de_2026_deixando_um_legado_de_relevantes_servicos_prestados_ao_estado_da_paraiba_e_ao_brasil..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/934/mocao_de_pesar_17_-_2026_-_falecimento_do_professor_paulo_jose_de_lima.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/936/mocao_de_pesar_18_-_2026_-_falecimento_do_radialista_gilberto_candido.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/991/voto_de_pesar_jose_cadete_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/23/projeto_de_decreto_legislativo_01-2026_28mesa_diretora29_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/188/pdl_nba_03-2026_-_institui_e_denomina_de_80e29d_a_coletanea_de_atos_norm_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/284/projeto_de_decreto_legislativo_no_4.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/333/projeto_de_decreto_legislativo_-_titulo_de_cidadania_-_severino_tomaz_-_11_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/423/pdl_no_6-2026_-_titulo_de_cidadania_guarabirense_ao_sr._joao_antonio_s._da_silva_nascimento.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/536/pdl_07.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/652/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/857/projeto_de_decreto_legislativo_09_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/955/projeto_de_resolucao_no_48_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/956/2026_-_pl_11.2026_-_decreto_legislativo_-_titulo_de_cidadania_-_padre_ibiapina_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1010/projeto_de_decreto_legislativo_no_12_de_2026_-_mp_72.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1026/a01_projeto_de_emenda_a_lei_organica_municipal_no_01.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/18/pl_202_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/22/pl_02-2026_institui_o_dia_municipal_de_combate.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/28/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/29/projeto_de_lei_nome_do_posto_de_saude_hidelbrando_04.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/37/projeto_de_lei_05_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/43/projeto_de_lei_06_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/44/pl_-_institui_o_marco_lilas_no_municipio_de_guarabira_como_campanha_de_conscientizacao_prevencao_e_combate_ao_cancer_do_colo_do_utero..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/67/pl_08.2026_-_mesa_diretora_28429_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/68/pl_09.2026_-_mesa_diretora_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/69/pl_-_10.2026_-_mesa_diretora_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/74/pl_-_institui_o_maio_vermelho_no_municipio_de_guarabira_como_campanha_de_conscientizacao_prevencao_e_diagnostico_precoce_do_cancer_de_boca..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/102/pl_-_12.2026_jf.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/103/pl_-_13.2026_jf.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/104/18.02_antendimento_prioritario_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/105/projeto_de_lei_n_15-2026_-_declara_como_patrimonio_cultural_imaterial_do_municipio_de_guarabira_o_bloco_dos_malakabados..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/107/pl_no_16-2026_-_denomina_a_festa_da_luz_sob_titulo_de_maior_festa_de_padroeira_do_nordeste_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/113/projeto_de_lei_17_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/115/projeto_de_lei_18_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/116/pl_19.2026_-_isaura.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/117/pl_20.2026_-_isaura.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/131/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/137/plo._23-2026_-_patrimonio_cultural_imaterial_o_retiro_de_carnaval_da_rcc_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/139/plo._2026_-_patrimonio_esportivo_imaterial_para_corrida_2c_eu_vou27_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/140/pl_-_taxi_cor_branca.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/142/plo_no_26-2026_-_altera_a_lei_no_1.798_de_26_de_dezembro_de_2019_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/145/projeto_de_lei_27_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/151/pl_no_28-2026_-_institui_o_programa_nao_de_cale_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/153/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/157/pl_-_gratuidade_vistoria_taxi.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/158/pl_-_gratuidade_vistoria_mototaxi.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/165/pl_nba_32-2026_-_inclui_no_calendario_de_eventos_a_campanha_rompa_o_ciclo_da_vi.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/170/pl_-_33.2026_28jf29.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/171/pl_-_34.2026_28jf29_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/172/pl_-_35.2026_28jf29.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/178/projeto_de_lei_n_15-2026_-_declara_como_patrimonio_cultural_imaterial_do_municipio_de_guarabira_o_bloco_sarue..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/179/projeto_de_lei_n_37-2026_-_inclui_no_calendario_oficial_de_guarabira_o_dia_municipal_de_combate_a_diabetes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/186/projeto_de_lei_38_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/187/projeto_de_lei_39_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/201/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/205/editado_e_assinado_plo_no_41-2026_-_autoriza_o_poder_executivo_conceder_auxilio_financeiro_para_paroquia_jesus_ressuscitado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/206/editado_e_assinado_plo_no_42-2026_-_autoriza_o_poder_executivo_conceder_auxilio_financeiro_para_paroquia_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/207/pl_43.2026_-_jf_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/215/projeto_de_lei_n_44-2026_-_inclui_no_calendario_oficial_do_municipio_de_guarabira_o_dia_municipal_da_audicao..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/226/projeto_de_lei_45_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/227/projeto_de_lei_46_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/240/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/241/projeto_de_lei_48.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/245/projeto_de_lei_03_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/246/projeto_de_lei_04_assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/249/pl_51.2026_-_28jf29_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/251/projeto_de_lei_autoriza_o_poder_executivo_conceder_auxilio_financeiro_gerson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/259/projeto_de_lei_n_53-2026_-institui_o_programa_descobrindo_guarabira_voltado_aos_alunos_das_escolas_publicas_municipais_e_estaduais_do_municipio_de_guarabira..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/260/projeto_de_lei_n_54-2026_-autoriza_o_sepultamento_de_animais_de_estimacao_em_jazigos_de_familia_nos_cemiterios_publicos_e_privados_no_ambito_do_municipio_de_guarabira-pb..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/264/projeto_de_lei_55_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/270/projeto_de_lei_06.03_limpa_rios_056_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/301/projeto_de_lei_n_57-2026_-_institui_o_marco_amarelo_no_municipio_de_guarabira_como_campanha_de_conscientizacao_prevencao_e_enfrentamento_a_endometriose..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/313/pl_no_58-2026_-_institui_o_dia_municipal_de_sao_miguel_arcanjo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/317/projeto_de_lei_refis.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/324/autoriza_o_poder_executivo_conceder_auxilio_financeiro_para_paroquia_jesus_ressuscitado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/337/plo._61-2026_-_patrimonio_cultural_para_o_desfile_natalino_do_executivo_settium.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/342/pl_62_aluguel_social_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/375/projeto_de_lei_63_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/377/projeto_de_lei_64.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/406/projeto_de_lei_65_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/412/pl_66.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/414/projeto_de_lei_67_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/421/plo_68-2026_-_politica_de_acolhimento_e_capacitacao_para_pais_ou_responsaveis_de_pessoas_diagnosticadas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/426/plo_no_69-2026_-_patrimonio_cultural_para_a_festa_de_sao_jose_padroeiro_do_seminario_diocesano.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/436/projeto_de_lei_n._70-2026_-_institui_o_junho_laranja_no_municipio_de_guarabira_como_campanha_de_conscientizacao_sobre_a_anemia_e_a_leucemia..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/437/projeto_de_lei_n._71-2026_-_institui_o_junho_violeta_no_municipio_de_guarabira_como_campanha_de_combate_a_violencia_contra_a_pessoa_idosa..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/438/projeto_de_lei_n._72-2026_-_institui_o_junho_verde_no_municipio_de_guarabira_como_campanha_de_conscientizacao_ambiental_e_preservacao_do_meio_ambiente..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/447/plo_no_73.2026_-_dia_21_de_marco_para_a_eliminacao_de_todas_as_formas_de_discriminacao_racial.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/448/plo_no_74-2026_-_institui_a_politica_municipal_de_cuidados.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/451/projeto_assinado_75.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/454/2026_-_pl_76.2026_-_instituir_bandeira_na_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/457/projeto_de_lei_77_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/458/projeto_de_lei_78_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/466/projeto_de_lei_no_79_-_cria_o_programa_municipal_de_apoio_a_crianca_e_adolescente_portador_de_autismo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/469/pl_no_80-2026_-_dispoe_sobre_a_criacao_do_dia_municipal_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/470/projeto_de_lei_n._81-2026_-_institui_o_dia_municipal_de_combate_a_tuberculose_no_calendario_oficial_do_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/489/plo_no_82-2025_-_patrimonio_esportivo_imaterial_a_caminhada_de_conscientizacao_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/490/plo_no_83-2026_-_nv_-_institui_o_dia_municipal_da_luta_da_populacao_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/492/plo_no_84-2026_-_politica_municipal_para_a_populacao_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/494/projeto_de_lei_85_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/495/plo_no_86-2026_-_institui_diretrizes_para_o_pessoas_com_deficiencia_e_tea_no_turismo_inclusivo_cria_o_selo_municipal.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/503/projeto_de_lei_87_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/510/plo_no_88-2026_-_denomina_de_rua_ver._geraldo_lira_uma_das_ruas_do_loteam._marisa_alverga.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/522/projeto_de_lei_n._89-2026_-_institui_o_julho_amarelo_como_campanha_de_conscientizacao_prevencao_e_controle_das_hepatites_virais_b_e_c_bem_como_de_alerta_sobre_o_cancer_osseo..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/523/projeto_de_lei_n._90-2026_-_institui_o_agosto_laranja_no_municipio_de_guarabira_como_campanha_de_conscientizacao_sobre_a_esclerose_multipla_e_a_mielomeningocele..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/530/projeto_de_lei_91_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/533/projeto_de_lei_92_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/537/projeto_de_lei_n._93-2026_-_institui_o_dia_municipal_de_combate_a_transfobia_no_ambito_do_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/538/projeto_de_lei_n._94-2026_-_institui_o_dia_municipal_de_combate_ao_discurso_de_odio_no_ambito_do_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/539/projeto_de_lei_n._95-2026_-_institui_o_dia_municipal_de_combate_a_violencia_contra_minorias_sociais_no_ambito_do_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/540/projeto_de_lei_n._96-2026_-_institui_o_dia_municipal_de_combate_a_violencia_de_genero_no_ambito_do_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/550/pl_no_97-2026_-_institui_o_dia_municipal_da_educacao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/553/plo_no_98-2026_-_politica_de_protecao_dos_direitos_da_pessoa_com_transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/554/pl_no_99-2026_-_institui_o_dia_municipal_da_saude_unica.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/555/plo_no_100-2026_-_institui_o_dia_municipal_de_conscientizacao_sobre_a_dermatite_atopica.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/556/plo_no_101-2026_-_institui_o_dia_municipal_de_conscientizacao_sobre_as_doencas_cronicas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/557/pl_no_102-2026_-_institui_o_dia_municipal_de_combate_a_tortura.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/564/pl_103.2026_-_jf_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/565/pl_104.2026_-_jf_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/566/pl_105.2026_-_isaura.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/572/projeto_de_lei_106_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/583/pl_107.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/584/pl_108.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/585/pl_109.206_-_jf.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/589/projeto_de_lei_110_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/593/projeto_de_lei_111_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/603/projeto_de_lei_n._112_-2026_-_institui_o_dia_municipal_da_empregada_domestica_no_ambito_do_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/604/projeto_de_lei_n._113_-2026_-_institui_o_dia_municipal_da_mulher_no_ambito_do_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/643/pl_114.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/644/pl_115.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/645/pl_116.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/658/projeto_de_lei_117_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/659/projeto_de_lei_118_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/665/119._rpe_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/672/pl_120.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/673/pl_121.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/674/pl_122.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/675/projeto_de_lei_123_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/676/projeto_de_lei_124_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/685/projeto_de_lei_125.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/688/projeto_126.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/699/projeto_de_lei_das_diretrizes_orcamentarias_para_2027.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/708/pl_no_128-2026_-_patrimonio_cultural_imaterial_a_festa_de_sao_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/709/plo_no_129-2026_-_dia_municipal_do_profissional_da_seguranca_privada.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/712/plo_no_130-2026_-_institui_o_dia_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/718/projeto_de_lei_131_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/719/projeto_de_lei_132_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/722/pl_133.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/728/projeto_de_lei_134.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/729/projeto_de_lei_135.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/734/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/742/projeto_de_lei_137_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/753/plo_no_138-2026_-_disque_180_e_disque_100_nos_contracheques_dos_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/754/plo_no_139-2026_-_dia_municipal_do_bombeiro_militar_e_a_semana_de_prevencao_contra_incendio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/756/projeto_de_lei_140.2026_denomina_de_rua_dr._geraldo_camilo_bairro_ze_viegas_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/757/projeto_de_lei_141.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/759/projeto_de_lei_142_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/765/plo_no_143-2026_-_institui_a_semana_municipal_da_mae_atipica_e_do_responsavel_legal_atipico.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/766/plo_no_144-2026_-_institui_a_politica_municipal_de_protecao_de_criancas_neurodivergentes.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/771/pl_145.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/782/projeto_de_lei_146_denomina_de_corrida_do_trabalhador_washington_goncalves.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/786/projeto_de_lei_nome_de_rua_dona_terezinha_camilo_bairro_ze_viegas_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/789/projeto_de_lei_148_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/791/projeto_149_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/792/projeto_150_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/793/projeto_151_assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/798/nv_plo_no_152-2026_-_denomina_de_bairro_morada_da_luz_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/799/plo_no_153-2026_-_denomina_de_bairro_andrade_lima_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/800/plo_no_154-2026_-_denomina_de_av._luiz_cezar_a_atual_via_axial_01_do_lot._morada_luz.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/801/plo_no_155-2026_-_denomina_de_felix_araujo_a_atual_rua_proj._e_do_lot._andrade_lima.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/802/plo_no_156-2026_-_denomina_de_rui_carneiro_a_atual_rua_proj._g_do_lot._andrade_lima.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/803/plo_no_157-2026_-_denomina_de_antonio_m._da_s._mariz_a_atual_rua_proj._h_do_lot._andrade_lima.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/804/plo_no_158-2026_-_denomina_de_maria_m._cruz_a_atual_rua_proj._i_do_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/805/plo_no_159-2026_-_denomina_de_joao_b._de_araujo_a_atual_rua_proj._ii_do_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/806/plo_no_160-2026_-_denomina_de_severina_da_s._felipe_a_atual_rua_proj._v_do_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/807/plo_no_161-2026_-_denomina_de_antonio_p._da_costa_a_atual_rua_proj._vi_do_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/816/pl_162.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/820/plo_-_inclui_no_calendario_de_eventos_oficiais_do_municipio_de_guarabira2c_o_sao_joao_do_mutirao_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/821/plo_-_inclui_no_calendario_de_eventos_oficiais_do_municipio_de_guarabira2c_o_sao_joao_do_jua_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/824/projeto_de_lei_no_165.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/838/projeto_de_lei_n._166-2026_-institui_o_dia_municipal_do_oftalmologista_no_ambito_do_municipio_de_guarabira_a_ser_comemorado_anualmente_em_07_de_maio..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/856/projeto_de_lei_167_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/858/projeto_de_lei_168_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/859/projeto_de_lei_169_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/863/pl_170.2026_-_isaura_barbosa.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/864/projeto_171_assinado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/865/projeto_172.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/866/projeto_de_lei_n._173_-2026_-_institui_a_semana_municipal_de_conscientizacao_prevencao_e_combate_ao_lupus_no_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/876/projeto_de_lei_174.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/879/projeto_de_lei_175.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/885/ilovepdf_merged_5.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/887/projeto_de_lei_n._177-2026_-_institui_o_dia_municipal_do_estudante-academico_de_direito_no_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/888/projeto_de_lei_n._178-2026_-_institui_o_dia_municipal_de_combate_a_homofobia_no_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/889/projeto_de_lei_n._179_-2026_-_institui_o_dia_municipal_da_diversidade_cultural_no_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/890/projeto_de_lei_n._180_-2026_-_institui_o_dia_municipal_do_agricultor_no_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/892/pl_181.2026_-_isaura.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/896/projeto_de_lei_182.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/902/projeto_de_lei_n._183_-2026_-institui_o_dia_municipal_de_nossa_senhora_de_fatima_no_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/903/projeto_de_lei_n._184_-2026_-institui_o_dia_municipal_do_zootecnista_no_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/904/projeto_de_lei_n._185_-2026_-_institui_o_dia_municipal_do_profissional_liberal_no_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/905/projeto_de_lei_n._186_-2026_-_institui_o_dia_municipal_do_administrador_no_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/906/projeto_de_lei_n._187_-2026_-institui_o_dia_municipal_do_professor_no_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/915/a188._saude_mental_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/918/projeto_de_lei_189_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/919/projeto_de_lei_190_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/920/projeto_de_lei_191_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/921/projeto_de_lei_192_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/928/projeto_de_lei_193.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/929/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/947/projeto_de_lei_n._195_-_2026_-_denomina_de_rua_maria_beserra_carvalho_de_souza_a_atual_rua_projetada_no_11_localizada_no_loteamento_pouso_das_garcas_bairro_osmar_de_aquino_no_municipio_de_guarabira..pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/957/projeto_de_lei_196.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/958/projeto_de_lei_197.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/965/pl_198.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/974/a199_prioridade_na_marcacao_de_consultas_exames.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/975/a200_teste_de_acuidade_visual_e_triagem_auditiva_escolar.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/976/aa201atendimento_especializado_de_carater_educacional.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/977/202_rua_vereador_marcos_de_enoque.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/978/203_rua_jose_jomar_fernandes_porpino_jomar_porpino.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/979/204_rua_george_alex_pessoa_felix_a_rua_projetada_c.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/980/205_rua_crezilda_xavier_domingos_d.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/985/a206_rua_geraldo_teles_de_araujo_a_rua_projetada_f.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/999/projeto_de_lei_207.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1000/projeto_de_lei_208.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_de_lei_n._209_-_2026_-_denomina_de_rua_elenildo_gomes_dos_santos_a_atual_rua_projetada_localizada_em_frente_aos_lotes_03_e_04_da_quadra_q_no_bairro_hidelbrando_mathias..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1009/projeto_de_lei_n._210_-2026_-institui_o_dia_municipal_do_zootecnista_no_municipio_de_guarabira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_211.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1019/projeto_de_lei_no_212_2026_ver_ramon_menezes_.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1020/projeto_de_lei_213.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1034/pl_arraia_do_sao_jose_214.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1035/projeto_de_lei_no_215.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1038/projeto_de_lei_nba_216_-_adesivos_carros_da_prefeitura_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/64/plc_-_taxa_de_publicidade.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/635/projeto_de_lei_alteracao_ctm.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/822/plc_-_construcao_civil_desmembramento_e_remembramento.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/823/plc_-_construcao_civil_alvara_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1004/plc_-_construcao_civil_remembramento_com_desdobro.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/9/projeto_de_resolucao_001_-_2026_-_comenda_zenobio_toscano_a_antenor_galdino_assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/10/projeto_de_resolucao_comenda_wildes_saraiva_gomes_filho_assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/14/pr_2026_-_nv_-_medalha_osmar_de_aquino_ao_sr._neto_gouveia_assinado.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/15/pr_2026_-_nv_-_medalha_zenobio_toscano_ao_sr._igor_monteiro_meireles_fernandes_assinado.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/47/projeto_de_resolucao_-_concede_a_medalha_osmar_de_aquino_ao_sr._carlos_tiberio_limeira_santos_fernandes_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/49/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/54/projeto_de_resolucao_-_concede_a_comenda_jornalista_expedito_santos_ao_profissional_de_comunicacao_marcelo_constantino_dantas_junior_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/55/projeto_de_resolucao_-_concede_a_comenda_jornalista_expedito_santos_ao_profissional_de_comunicacao_pedro_oliveira_dos_santos_junior_reporter_pedro_junior_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/57/projeto_de_resolucao_-_concede_a_medalha_osmar_de_aquino_ao_sr._carlos_tiberio_limeira_santos_fernandes_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_de_resolucao_-_concede_a_comenda_merito_juridico_wildes_saraiva_gomes_filho_a_dra._maria_eduarda_santana_dos_santos_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/86/projeto_de_resolucao_-_concede_a_comenda_merito_juridico_wildes_saraiva_gomes_filho_a_dra._natalia_de_araujo_medeiros_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/91/projeto_de_resolucao_-_concede_a_comenda_professora_maria_eulalia_cantalice_a_professora_sharllyne_mabbelly_laurindo_da_silva_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/106/pr_13-2026_disciplina_e_organiza_a_distribuicao_de_cargos_comissionados_de_chefia_e_assessoria_aos_gabinetes_dos_vereadores_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/134/projeto_de_resolucao_medalha_zenobio_toscano.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/152/projeto_de_resolucao_medalha_osmar_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/160/projeto_de_resolucao_no_16.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/216/comenda_a_dom_aldemiro_sena.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/242/pre_nv_no_18-2026_-_concede_comenda_merito_educacional_a_sra._mary_roberta_m._marinho.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/255/projeto_de_resolucao_no_19-2026_-_concede_a_comenda_destaque_do_ano_poeta_ronaldo_cunha_lima_a_radialista_danielly_santana_dos_santos_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/258/projeto_de_resolucao_no_20-2026_-_concede_a_comenda_destaque_do_ano_poeta_ronaldo_cunha_lima_a_radialista_vaneide_soares_rufino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/271/projeto_de_resolucao_1.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/287/pr_22-2026_-_nv_-_comenda_do_merito_juridico_a_sra._amanda_karina_cabral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/288/pr_23-2026_-_nv_-_comenda_destaque_do_ano_poeta_ronaldo_c._lima_ao_sr._matheus_sena.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/295/pr_24.2026_-_jf_assinado.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/297/pr_25-2026_-_comenda_emp._rogerio_pontes_a_sra._noadya_manuella_c._santos_sales.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/298/pr_no_26-2026_-_institui_a_medalha_monsenhor_jose_nicodemos_rodrigues_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/299/pr_no_27-2026_-_comenda_guardiao_da_natureza_prof._carlos_antonio_b._alves_ao_cbmpb.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/306/projeto_de_resolucao_no_28-2026_-_concede_a_comenda_de_merito_de_saude_dr._francisco_monteiro_da_silva_ao_senhor_jose_djailson_dos_santos_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/325/projeto_de_resolucao_29.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/334/projeto_de_resolucao_-_medalha_osmar_de_aquino_-_aluisio_paredes_-_11_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_de_resolucao_no_31_-_comenda_wildes_saraira_gomes_filho_-_valter_henrique_pereira_junior.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/413/pr_-_32.2026_jf.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/418/pro_no_33-2026_-_merito_educacional_eulalia_cantalice_a_sra.josenilda_f._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/422/pro_no_34-2026_-_comenda_de_direitos_humanos_ao_sr._sr._joseildo_alves_de_souzaseu_pretinho_1.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/429/oliviene_pdf.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/430/comenda_josefa_rufino.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/431/comenda_poeta_ronaldo_cunha_lima._alighieri_assinado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/452/nv_pro_no_38-2026_-_comenda_literaria_poetisa_marisa_alverga_ao_prof._sr._wildson_fontes_teodosio.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/497/comenda_jornalista_expedito_santos_a_ivan_costa_assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/507/pro_no_40-2026_-_comenda_empresario_rogerio_pontes_a_sra._maria_das_gracas_alves.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/509/pro_no_41-2026_-_comenda_merito_esportivo_josenildo_correia_a_sra._julienne_de_l._souto_marinho.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/518/comenda_de_seguranca_publica_-_cel._wolgrand_lordao_pinto_assinado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/551/pro_no_43-2026_-_comenda_merito_da_saude_dr._francisco_m._da_silva_ao_dr._pierre_morais_vieira.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/598/projeto_de_resolucao_44.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/646/pr_45.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/671/pr_46.2026_-_isaura.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/693/pr_47.2026_-_isaura.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/702/projeto_de_resolucao_no_48_2.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/710/pro_no_49-2026_-_comenda__jornalista_expedito_santos_ao_sr._joeverson_dos_s._nascimento.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/735/50_cel._wolgrand_lordao_pinto_junior_assinado.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/736/51_del._josinaldo_felix_ribeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/737/52_subtenente_carlos_alberto_dias_da_silva_olegario_assinado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/738/53_comenda_sgt_cirino_assinado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/739/54_comenda_major_teles_assinado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/764/pr_55.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/784/projeto_de_resolucao_56-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/785/projeto_de_resolucao_57-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/787/projeto_de_resolucao_58_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/811/projeto_de_resolucao_59_assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/962/projeto_de_resolucao_-_comenda_josualdo_dantas_de_castro_assinado.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/967/pr_-_narriman_xavier.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/968/pr_-_comenda_expedito_santos_a_germano_ferreira.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/971/pr_-_medalha_osmar_de_aquino_a_andre_freitas_da_silva_felix.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_resolucao_no_64_-2026_-_altera_o_regimento_interno_da_camara_municipal_de_guarabira_para_instituir_o_voto_de_solidariedade_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/4/requerimento_03-_kit_escolar_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/5/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/6/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/7/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/11/requerimento_07_-_saude_-_exames_de_imagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/12/requerimento_caixas_d27agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/13/requerimento_interpretes_de_libras__assinado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/16/req._2026_-_nv_-_sessao_solene_ao_dia_internacional_da_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/24/requerimentos_11.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/25/requerimentos_12.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/26/requerimentos_13.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/30/requerimentos_17.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/31/requerimentos_16.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/32/requerimentos_15.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/33/requerimento_18-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/34/requerimento_19-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/35/requerimento_20-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/40/requerimento_-_audiencia_taxa_de_publicidade.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/42/requerimento_-_prestacao_de_contas_festa_da_luz.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/45/requerimento_-_requer_a_realizacao_de_audiencia_publica_em_comemoracao_ao_dia_do_agente_comunitario_de_saude_acs_e_do_agente_de_combate_as_endemias_ace_no_mes_de_outubro_de_2026..pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/46/requerimento_-_requer_a_realizacao_de_audiencia_publica_em_alusao_ao_abril_azul_mes_de_conscientizacao_do_transtorno_do_espectro_autista_tea_no_municipio_de_guarabira..pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/48/requerimentos.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/51/requerimento_assinado_026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/52/requerimento_assinado_027.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/53/requerimento_-_alteracao_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/56/requerimento_-_requer_reposicao_de_calcamento_na_rua_carlos_chagas_no_bairro_assis_chateaubriand_em_guarabira..pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/58/requerimento_-_requer_pavimentacao_asfaltica_na_rua_presidente_castelo_branco_no_bairro_assis_chateaubriand_em_guarabira..pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/59/requerimento_-_requer_pavimentacao_asfaltica_na_rua_oswaldo_cruz_no_bairro_assis_chateaubriand_em_guarabira..pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/60/requerimento_-_requer_pavimentacao_asfaltica_na_rua_afranio_peixoto_no_bairro_assis_chateaubriand_em_guarabira..pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/61/requerimento_assinado_033.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/62/requerimento_assinado_034.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/63/requerimento_assinado_035.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/65/requerimento_-_suspensao_de_taxa_de_publicidade.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/89/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/90/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/92/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/93/requerimentos_40-26.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/94/requerimentos_41-26.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/95/requerimentos_42-26.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/96/requerimentos_43-2026.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/97/requerimentos_44-26.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/98/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/100/requerimento_46_-_isaura_barbosa.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/114/requerimento_47_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/118/requerimento_48.2026_-_isaura.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/119/requerimentos_1.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/120/reque_-_23-02-01.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/121/reque_-_23-02-02.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/122/reque-23-02-03.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/123/reque-23-02-04_1.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/124/requerimento_expediente_criacao_de_secretaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/125/requerimento_reformas_de_casas_assinado.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/126/requerimento_campanha_da_fraternidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/127/requerimento_57-2026_-_requer_reposicao_de_calcamento_na_rua_aristides_vilar_no_bairro_assis_chateaubriand_em_guarabira-pb..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/128/requerimento_58-2026_-_requer_reposicao_de_calcamento_na_rua_joao_alves_pereira_lima_no_bairro_clovis_bezerra_em_guarabirapb..pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/129/requerimento_59-2026_-_requer_a_distribuicao_de_peixe_na_semana_santa_as_familias_em_situacao_de_vulnerabilidade_social_no_municipio_de_guarabira_nos_termos_do__programa_mesa_para_todos..pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/130/requerimento_60-2026_-_requer_a_distribuicao_de_frango_no_periodo_natalino_as_familias_em_situacao_de_vulnerabilidade_social_no_municipio_de_guarabira_nos_termos_do__programa_mesa_para_todos.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/132/ponte_rota_do_alto_assinado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/133/pontilhao_cachoeira_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/138/req._nba_64-2026_-_sessao_solene_ao_dia_municipal_da_libras_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/144/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/147/requerimento_assinado_066.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/148/requerimento_assinado_067.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/150/requerimento_assinado_068.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/154/reque-02-01_1.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/155/reque-02-02_1.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/156/requerimentos_recuperacao_automatica_1.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/161/downloadfile_3.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/162/requerimento_calcamento_das_ruas_eloi_pereira_com_prof._maria_l._da_silva.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/163/requerimento_totem.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/164/req._nba_75-2026_-_nv_-_37aa_romaria_de_frei_damiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/166/requerimento_da_ladeira_do_sitio_itamatay.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/167/requerimento_da_recuperacao_do_calc._do_assis_chateaubriand.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/173/78_reforma_escola_maria_lourdes_assinado.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/174/79_quadra_de_areia_cachoeira_assinado.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/175/80_pavimentacao_maria_de_fatima_-_mutirao_assinado.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/180/requerimento_81-2026_-_requer_reposicao_de_calcamento_bem_como_servicos_de_limpeza_e_capinagem_na_rua_leonardo_soares_da_silva_em_toda_a_sua_extensao_localizada_no_bairro_osmar_de_aquino..pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/189/27.02_auxilio_alimentacao_pdf_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/190/27.02_escola_esplanada_pdf_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/191/27.02_convocacao_secretario_de_administracao_84_assinado.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/192/requerimento_assinado_085.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/193/requerimento_assinado_086.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/194/requerimento_assinado_087.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/195/requerimento.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/198/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/199/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/202/calcamento_abraao_neves.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_92.2026_-_jf_assinado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_93.2026_-_jf_assinado.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/210/requerimento_94.2026_-_jf_assinado.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/211/requerimento_-_aulas_criancas_atipicas.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/212/assinado_req._96-2026_-_tribuna_livre_para_os_organizadores_da_corrida_por_mim_eu_vou_na_semana_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/213/requerimento_97-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_pavimentacao_asfaltica_da_ladeira_do_tororo_no_trecho_que_liga_o_bairro_sao_jose_ao_centro..pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_98-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_pavimentacao_asfaltica_da_rua_afranio_peixoto_localizada_no_bairro_assis_chateaubriand..pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/219/requerimento_-_nome_ginasio_sebastiao_monteiro.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/220/requerimento_100.2026_jf-_pavimentacao_nossa_senhora_ate_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/221/requerimento_101.2026_jf_-_calcar_ladeira_do_formigueiro.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/222/requerimento_102.2026_jf_-_abertura_de_rua_creche_tia_lea.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/223/calcamento_manoel_francisco.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/224/calcamento_rua_projeta_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/225/requerimento.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_assinado_106.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/232/requerimento_assinado_107.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/233/requerimento_assinado_108.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/234/calcadao_pirpiri_ao_campo_de_aviacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/235/pav._asfaltica_joao_mendes_-_jader_assinado.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/236/pav._asfaltica_osvaldo_miranda_assinado.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/237/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/238/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/239/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/243/03.03_calcadao_rua_sao_manoel_assinado.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/244/03.03_instalacao_de_um_centro_de_atencao_as_mulheres._assinado.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/247/req_nv_no_117-2026_-_solicita_do_pres._da_mesa_a_recolocacao_do_crucifixo_no_plenario_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/248/requerimento_118_-2026_-_convocacao_da_secretaria_da_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/250/requerimento_-_atendimento_ubs_tananduba.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/252/requerimento_-_medico_ubs_passassunga.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/257/requerimento_121_-_2026_-_sessao_especial_-_campanha_da_fraternidade.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/265/calcamento_domingos_goncalves.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/266/calcamento_arnaldo_guilherme.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/267/10.03_assinado_recuperacao_estradas_sitio_serra_da_jurema.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/268/10.03_canal_do_jua_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/269/10.03_mais_saude_para_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/272/requerimentos_2.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/273/requerimento_assinado_128.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/274/requerimento_assinado_129.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/275/requerimento_assinado_130.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/277/requerimento_131_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/278/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/279/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/280/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/281/recupercao_pb-075_assinado.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/282/parque_infantil_rota_do_alto_assinado.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/283/parque_infantil_jua_assinado.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/286/req._no_138-2026_-_nv_-_calcamento_da_rua_rad._edmilson_da_silva_galdino.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/289/requerimentos_26.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/290/requerimentos8.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/291/requerimentos9.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/293/requerimento_-_climatizacao_policlina_bairro_novo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/294/requerimento_143.2026_-_jf_assinado.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/296/req._144-2026_-_nv_-_sessao_solene_ao_dia_de_conscientizacao_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/300/requerimento_145-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_instalacao_de_coletor_de_lixo_no_cruzamento_das_ruas_antonieta_m._menezes_e_braulio_martins..pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/308/requerimento.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/310/calcamento_rua_projetada_i_nordeste_ii.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/312/calcamento_rua_projetada_ii_nordeste_ii_pdf.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/314/requerimento_149_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/319/pavimentacao_carlos_moura_assinado.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/320/pavimentacao_americo_pinheiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/321/requerimento_assinado_152.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/322/requerimento_assinado_153.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/323/pavimentacao_antonio_o._moura_assinado.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/326/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/327/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/328/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/329/11.03_158_pontilhao_de_ruas_assinado.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/330/11.03_159_sala_de_vacina_assinado.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/331/11.03_160_escola_integral_assinado.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/335/requerimento_-_construcao_de_praca_da_alimentacao_no_parque_da_estacao_ferroviaria_-_11_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/338/req._no_162-2026_-_calcamento_da_rua_presbitero_arnoud_guilhermino_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/339/163_conjunto_lucas_porpino_assinado.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/340/164_17.03_requerimento_limpeza_de_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/341/165_17.03_requerimento_limpeza_de_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/345/requerimento_166-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_poda_das_arvores_localizadas_na_praca_do_bairro_assis_chateaubriand..pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/346/requerimento_167-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_poda_das_arvores_localizadas_na_rua_osvaldo_azevedo_lateral_da_escola_amalia_freire_no_bairro_assis_chateaubriand..pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/347/requerimento_168-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_poda_da_arvore_localizada_na_rua_presidente_castelo_branco_em_frente_ao_scfv_no_bairro_assis_chateaubriand..pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/348/requerimento_169-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_pavimentacao_asfaltica_da_rua_leonardo_soares_da_silva_localizada_no_bairro_osmar_de_aquino..pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/349/requerimento_170-2026_-_requer_informacoes_a_secretaria_de_esporte_lazer_e_da_juventude_do_municipio_de_guarabira_acerca_do_prazo_previsto_para_conclusao_da_obra_de_reforma_do_estadio_silvio_porto..pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/350/requerimento_171-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_realizacao_de_servicos_de_limpeza_e_capinagem_na_travessa_jose_oliveira_madruga_localizada_no_bairro_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/351/requerimento_172-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_realizacao_de_servicos_de_limpeza_na_rua_manoel_ramiro_no_bairro_do_rosario..pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/352/requerimento_173-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_instalacao_de_coletores_de_lixo_na_rua_jose_paulo_da_silveira_no_bairro_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/353/requerimento_174-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_realizacao_de_servicos_de_limpeza_e_capinagem_em_toda_a_extensao_da_rua_pedro_alves_de_andrade_no_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/354/requerimento_175-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_retirada_de_entulho_localizado_na_rua_isaias_gouveia_da_silva_no_bairro_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/355/requerimento_176-2026_-_requer_a_prefeita_do_municipio_de_guarabira_servico_de_capinagem_e_limpeza_na_frente_da_escola_edivardo_toscano..pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/356/requerimento_177-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_realizacao_de_servicos_de_limpeza_e_capinagem_em_toda_a_extensao_da_rua_odon_bezerra..pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/357/requerimento_178-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_manutencao_dos_equipamentos_da_academia_da_saude_localizada_na_pracinha_do_bairro_assis_chateaubriand..pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/358/requerimento_179-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_realizacao_de_servicos_de_limpeza_e_capinagem_em_toda_a_extensao_da_rua_santo_amaral..pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/359/requerimento_180-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_realizacao_de_servicos_de_limpeza_e_capinagem_em_toda_a_extensao_da_rua_siqueira_campos..pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/360/requerimento_181-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_poda_das_arvores_localizadas_na_rua_antonio_cavalcante_de_melo_no_bairro_assis_chateaubriand..pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/361/calcamento_rua_gov._ivan_bichara_1.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/362/calcamento_rua_angelo_valdez.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/363/reque_-15-01-.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/364/reque-15-02.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/365/reque-15-03.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/366/requerimento_parque_infantil_cordeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/367/requerimento_de_parque_infantil_bela_vista_assinado.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/369/2026_-_requerimento_-_revisao_plano_diretor_assinado.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/370/2026_-_requerimento_-_revisao_codigo_de_obras_do_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/372/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/373/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/378/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/379/requerimento_194.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/380/requerimento_195.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/381/praca_cachoeira_dos_guedes_assinado.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/382/passarela_do_canal_assinado.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/383/estrada_lucas_porpino_-_rota_do_alto_assinado.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/384/requerimento_assinado_199.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/385/requerimento_assinado_200.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/386/requerimento_assinado_201.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/387/requerimento_202-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/394/calcamento_rua_projetada_iii_lucas_porpino_pdf.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/395/calcamento_rua_projetada_ii_lucas_porpinopdf.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/401/requerimentos_-_18-03.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/402/requerimentos_18-03-2.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/403/requerimentos_18-03-3.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/404/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/405/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/407/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/408/211_18.03_coletor_de_lixo_cj_lucas_porpino_assinado.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/409/212_18.03_esgoto_cj_lucas_porpino_assinado.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/410/213_18.03_calcamento_travessa_cj_lucas_porpino_assinado.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/411/requerimento_214.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/415/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/416/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/417/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/419/req._no_218-2026_-_nv_-_calcamento_das_ladeiras_do_sitio_catole.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/420/req._no_219-2026_-_nv_-_calcamento_das_ladeiras_do_sitio_serrinha.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/424/requerimento_novinho_do_cordeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/427/req._no_221_-2026_-_adocao_de_programas_para_a_limpeza_de_terrenos_no_dona_adalia.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/428/req._no_222_-2026_-_adocao_de_programas_para_a_limpeza_de_terrenos_no_bairro_novo.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/432/223_-_19.03_exames_e_oculos_oftalmologicos_criancas_assinado.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/433/224_._19.03_psicologos_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/434/225._20.03_peixe_da_semana_santa_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/439/parque_infantil_mutirao_assinado.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/440/parque_infantil_cachoeira_dos_guedes_assinado.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/441/recupercao_aristides_vilar_assinado.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/442/req._no_229-2026_-_atividades_a_serem_realiadas_no_dia_municipal_da_literatura_de_cordel.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/443/requerimento_22-03.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/444/requerimento_22-03_2_.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/445/calcamento_rua_projetada_i_lucas_porpino.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/446/calcamento_rua_prof_mariana_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/449/requerimento_assinado_234.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/450/requerimento_assinado_235.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/456/requerimento_236_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/459/reque-23-03-01.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/460/reque-23-03-02.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/463/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/464/requerimento_340.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/465/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/472/req._no_242-2026_-_de_obras_de_drenagem_de_aguas_pluviais_da_rua_antonio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/473/calcamento_rua_jorge_francisco_da_costa.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/474/requerimento_loteamento_dos_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/475/req._no_245-2026_-_nv_-_calcamento_da_rua_rossano_brazzi_almeida_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/476/req._no_246-2026_-_calcamento_da_rua_marenizo_belmiro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/477/req._no_247-2026_-_nv_-_calcamento_da_professora_maria_eulalia_cantalice.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/478/requerimento_-_ciclovia_da_praca_novo_milenio.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/479/quadra_de_areia_rota_do_alto_assinado.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/480/pavimentacao_evilmerovak_assinado.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/481/apoio_projeto_futuro_do_amanha_assinado.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/482/requerimento_252_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/483/requerimento_253_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/484/req._no_254-2026_-_calcamento_da_rua_antonio_carneiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/485/255_24.03_libras_na_escola_assinado.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/486/256_-_24.03_notbook_para_professores_assinado.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/487/257_24.03_centro_de_diagnosticos_assinado.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/488/req._no_258-2026_-_calcamento_da_rua_professora_josefa_diogo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/491/requerimento_259.2026_-_isaura.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/493/requerimento_260_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/498/requerimentos-25-1.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/499/requerimentos-25-2.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/500/requerimentos-25-3.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/501/requerimentos_264.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/502/requerimento_22-03_2__1.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/504/requerimento_266.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/505/requerimento_267.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/511/calcamento_do_conj._dos_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/512/calcamento_rua_padre_hildebrando.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/515/requerimento_270_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/517/requerimento_271_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/520/req_272._rua_jose_bonifacio_-_jua_assinado.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/521/req_273_-_26.03_rua_floriano_peixoto_assinado.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/524/pav._n.s.aparecida_ao_loteamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/525/praca_a._mariano_da_silva_-_b._novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/526/atendimento_domiciliar_-_criancas_com_tea_assinado.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/527/requerimento_assinado_277.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/529/requerimento_assinado_278.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/531/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/532/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/534/requerimento_281.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/535/requerimento_282.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/544/283_campo_pirpiri_assinado.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/545/284_rua_francisco_alves_de_andrade_asfaltamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/546/285_sitio_corujas_assinado.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/552/req._286-2026_-_o_presidente_institua_ou_revise_o_regimento_interno_da_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/558/requerimento_287.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/559/requerimento_288.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/560/requerimento_289.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/563/requerimento_290.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/567/requerimento_vila_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/568/requerimento_itamatay.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/571/requerimentos_3.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/574/limpeza_cidade_jardim_assinado.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/575/vacinacao_domiciliar_28tea29_assinado.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/576/requerimento_de_novinho_296_assinado.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/579/sitio_itamatay.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/580/sitio_contendas.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/581/299._kit_saude_bucal_assinado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/588/requerimento_300_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/590/reque-08-04-01.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/591/reque-08-04-02.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/592/reque-08-04-03.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_304.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_305.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/597/requerimentos_4.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/600/requerimento_-_lixeiras_canal_do_jua.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_-_calcadas_canal_do_jua.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/605/req._-2026_-_a_contratacao_por_inexigibilidade_de_licitacao_do_pesquisador_nonato_nunes.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/608/rua_vicente_adelino.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/609/sitio_passagem.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/610/requerimento_312-2026_-_requer_a_prefeita_do_municipio_de_guarabira_servico_de_capinagem_e_limpeza_na_rua_terezinha_henrique_de_bulhoes.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/611/requerimento_313-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_recomposicao_de_calcamento_na_rua_terezinha_henrique_de_bulhoes_em_frente_a_residencia_de_no_48..pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/612/requerimento_314-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_ailton_anacleto_gomes_junior..pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/613/requerimento_315-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_recomposicao_de_calcamento_em_toda_a_extensao_da_rua_ailton_anacleto_gomes_junior..pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/614/requerimento_316-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_jose_henrique_de_bulhoes..pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/615/requerimento_317-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_recomposicao_de_calcamento_na_rua_jose_henrique_de_bulhoes_em_frente_a_residencia_de_no_147..pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/616/requerimento_318-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_recomposicao_de_calcamento_na_rua_jose_henrique_de_bulhoes_em_frente_a_residencia_de_no_115..pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/617/requerimento_319-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_eliezer_henrique_de_bulhoes..pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/618/requerimento_320-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_recomposicao_de_calcamento_na_rua_oseas_henriques_de_bulhoes_em_frente_a_residencia_de_no_67..pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/619/requerimento_321-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_ines_de_bulhoes_rodrigues..pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/620/requerimento_322-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_vitor_mateus_teixeira..pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/621/requerimento_323-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_herotildes_bulhoes_pinheiro..pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/622/requerimento_324-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_antonio_joaquim_da_silva..pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/623/requerimento_325-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_vespaziano_henrique_de_bulhoes..pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/624/requerimento_326_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_pavimentacao_em_paralelepipedos_na_parte_final_da_rua_sebastiao_rodrigues_bastos..pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/625/requerimento_327-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_sebastiao_rodrigues_bastos..pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/626/requerimento_328-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_jose_tavares..pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/627/requerimento_329_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_manoel_rodrigues_da_silva..pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/628/requerimento_330_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_jose_francisco_de_aguiar..pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/629/requerimento_331_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_servico_de_capinagem_e_limpeza_em_toda_a_extensao_da_rua_jose_gomes_de_melo..pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/630/requerimento_332_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_solicitando_a_recomposicao_de_calcamento_na_rua_jose_gomes_de_melo_em_frente_a_residencia_de_no_3604..pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/633/14.04_-_333_libras_para_professores_assinado.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/634/334_-_12.04_podagem_das_arvores_assinado.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/638/reque-13-01.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/641/reque-13-02.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/642/reque-13-03.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/650/338_-_pavimentacao_serrinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/651/requerimento_22-03_2__3.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/653/requerimento_340.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/654/requerimento_341.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/655/requerimento_342.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/656/requerimento_343_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/660/requerimento_pedido_de_abafadores_1.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/661/avenida_brasilpdf.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/666/346_centro_de_reabilitacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/667/347._mini_mercado_cachoeira_dos_guedes_assinado.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/669/348_pav._lagoa_de_serra_-_torroes_assinado.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/670/349_reforma_posto_primavera_assinado.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/680/requerimento_350_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/681/requerimento_351.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/682/requerimento_352.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/683/requerimento_353.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/684/requerimento_-_parque_sensorial_nordeste.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/686/requerimento_-_parque_sensorial_rosario.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/687/requerimento_-_parque_sensorial_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/689/reque-15-01.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/690/reque-15-02.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/691/reque-15-03.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/692/requerimento_360.2026_-_isaura.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/694/requerimentos_6.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/695/requerimentos_7.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/696/requerimentos_8.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/703/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/704/requerimento_a_cagepa.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/705/ass_366._conclusao_asfalto_rua_dr_tire_no_bairro_do_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/706/ass_367._pavimentacao_asfaltica_da_rua_francisco_c._de_oliveira_no_bairro_do_cordeiro..pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/707/ass_368._pavimentacao_asfaltica_da_rua_joao_francisco_da_silva_no_bairro_do_cordeiro..pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/711/req._no_369-2026_-_ao_governador_lucas_-_vila_olimpica_que_funcione_das_5h_as_22h.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/716/req_370_assinado.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/717/requerimento_371_assinado.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/721/reque-22-04.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/723/reque-22-04-2.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/724/requerimento_374.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/725/requerimentos_9.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/726/requerimento_376.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/727/requerimento_n_377.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/731/criacao_banco_de_racao_assinado.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/732/criacao_de_um_canil_assinado.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/733/lombadas_alda_pimentel_assinado.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/744/requerimento_381.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/745/requerimento_382.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/746/a_383_primavera.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/747/a_384_a_imediata_regularizacao_do_cadastro_dos_portadores_de_fibromialgia..pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/748/385_ampliacao_da_iluminacao_publica_na_praca_do_encontro_no_bairro_do_nordeste..pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/750/req._no_386-2026_-_a_pintura_da_estatua_de_frei_damiao.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/752/req._no_387-2026_-_ao_gov._lucas_-_maquinas_de_hemodiafiltracao_hdf_para_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/760/requerimento_388.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/761/requerimento_389.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/762/requerimento_390.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/767/req._no_391-2026_-_a_colonia_de_ferias_das_criancas_no_cer_iii.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/768/req._no_392-2026_-_viagem_recreativa_e_inclusiva_dos_usuarios_do_cer_iii.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/769/requerimento_393pdf.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/770/requerimento_394pdf.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/772/395_ailton_anacleto_primavera_assinado.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/773/396_a_recuperacao_do_calcamento_da_rua_antonio_avelino_que_liga_o_pirpiri_ao_riacho_do_tanque._assinado.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/774/397_calcamento_da_estrada_do_sitio_boqueirao_assinado.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/776/a_398_colocacao_de_britas_na_estrada_do_sitio_contento..pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/777/a_399_melhoria_da_estrada_de_itamatay.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/778/a_400_melhoria_da_estrada_do_maciel.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/779/a_401_cconstrucao_de_parque_em_cachoeira_dos_guedes.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/780/a_402_construcao_de_abrigo_para_taxistas.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/781/aa_403-_implantacao_de_parada_de_onibus_em_frente_a_guaraves_no_conjunto_jader_pimentel..pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/794/lanche_pos_exames_assinado.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/795/corrimao_paulino_pinto_assinado.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/796/reparo_pb-073_encruzilhada_a_cachoeira_assinado.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/808/req._no_407-2026_-_o_asfaltamento_da_rua_osvaldo_cruz_bairro_assis_chateaubriand.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/809/req._no_408-2026_-_o_asfaltamento_da_rua_aristides_vilar_bairro_assis_chateaubriand.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/810/req._no_409-2026_-_o_asfaltamento_da_rua_odon_bezerra_bairro_assis_chateaubriand.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/813/req._no_410-2026_-_a_instalacao_de_lombadas_na_rua_belmira_barbosa_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/814/requerimento_411_-_2026_-_funcionamento_nortuno_de_unidades_basicas_de_saude.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/815/requerimento_412_-_2026_-_crei_do_carrasco.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/818/requerimento_-_pregao_manutencao_veiculos.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/819/conclusao_obra_pirpiri.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/825/pavimentacao_asfaltica_rua_coronel.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/826/requerimento_416.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/827/requerimento_417.2026_-_jf.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/828/req_-_06-05-01.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/829/reque-06-05-02.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/830/reque-06-05-03.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/831/requerimento_421.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/833/requerimento_422.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/834/a_423._grades_por_toda_extensao_do_canal_do_jua.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/835/a_424._que_entregue_e_coloque_em_funcionamento_o_mercado_velho_disponibilizando_equipamentos_e_balancas_para_os_acougueiros..pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/836/a_425._estradas_das_zona_rurais.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/851/requerimento_426.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/852/requerimento_427.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/867/esgotamento_de_fossas_assinado.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/868/entrega_de_munguza_assinado.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/869/entregas_de_marmitas_-_gov_assinado.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/870/requerimento_-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/871/requerimento_-_adequacao_centro_de_referencia_mulher.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/872/requerimento_-_alteracao_de_horario_das_creches.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/874/requerimento_435_-_2026_-_construcao_de_ponte_ligando_caboclo_e_maciel.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/875/nv_req._no_436-2026_-_vazamento_continuo_de_agua_encanada_na_rua_jose_gomes_de_melo.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/877/req._no_437-2026_-_vazamento_continuo_de_agua_encanada_na_rua_manoel_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/880/requerimento_438_-_2026_-_acoes_emergenciais_drenagem_e_pavimentacao_nas_estradas_ruais_de_cipoal_de_passagem_caboclo_e_maciel.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/881/requerimento_439.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/883/aa_440._o_calcamento_da_estrada_que_liga_o_sitio_tabocas_ao_sitio_carrasco..pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/884/aa_441._a_realizacao_do_calcamento_da_estrada_que_liga_o_pirpiri_ao_sitio_lagoa_de_serra..pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/886/requerimento_442.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/893/feira_de_saude_-_mutirao_assinado.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/894/reforma_dos_portais_de_frei_damiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/895/recapeamento_pb-075_assinado.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/897/requerimento_446.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/898/requerimento_447.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/899/requerimentos_10.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/900/requerimento_-_muro_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/901/requerimento_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/911/a451._implantacao_de_ciclovia_na_av_dom_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/912/a452._implantacao_de_ciclovia_na_praca_novo_milenio.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/913/a453._asfaltamento_da_rua_jose_epaminondas_localizada_no_bairro_novo..pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/914/a454._a_abertura_da_rua_quintino_bocaiuva.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/917/requerimento_455_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/923/requerimento_456_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/930/requerimento_457.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/931/requerimento_458.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/932/reque-459.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/933/requerimento_n459_1.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/935/reque-461.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/937/requerimento_462.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/938/extensao_da_rede_de_abastecimento_de_agua_-_serrinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/939/extensao_da_rede_de_abastecimento_de_agua_-_catole_assinado.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/940/implantacao_de_redutores_de_velocidade_-_jader_soares_assinado.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/948/a466_coleta_de_lixo_sitio_catole_via_sitio_28.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/949/a467_agentes_de_saude_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/950/a468_pavimentacao_asfaltica_da_rua_jose_ginaldo_da_silva_no_bairro_alto_da_boa_vista..pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/951/reque-19-05.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/952/requer-19-02.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/953/reque-19-03.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/954/requerimento_n472.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/959/requerimento_473.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/960/iluminacao_na_pb-057_assinado.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/970/requerimento_n475.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/981/476_a_implantacao_de_uma_nova_academia_da_saude_no_sitio_quati.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/982/a477_a_instalacao_de_um_novo_parque_infantil_na_praca_do_sitio_quati_na_zona_rural_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/983/a478_limpeza_de_lixo_entulhos_e_matos_na_rua_jose_ginaldo_da_silva_no_alto_da_boa_vista..pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/984/479_ppavimentacao_asfaltica_da_rua_manoel_chico_no_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/987/requerimento_480_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/994/calcamento_escola_encruzilhada_assinado.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/995/requerimento_22-03_1.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/996/requerimento_483.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/997/requerimento_484.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/998/requerimento_485.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1001/req._no_486-2026_-_a_instalacao_de_lombada_na_rua_jose_da_cunha_rego.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1002/requerimento_-_fundamental_i_guarabira.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1003/requerimento_-_cuidadores_e_criancas_matriculadas.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1011/requerimento_489.2026_-_isaura.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1012/requerimento_n_1.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1013/requerimento_n_491.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1015/requerimento_292.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_493.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1021/requerimento_494.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1024/requerimento_495_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_ampliacao_do_atendimento_psicologico_destinado_as_pessoas_neurodivergentes_no_municipio_de_guarabira..pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1025/requerimento_496_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_ampliacao_do_atendimento_de_fonoaudiologia_destinado_as_pessoas_neurodivergentes_no_municipio_de_guarabira..pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1027/requerimento_497_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_ampliacao_do_numero_de_profissionais_de_psicologia_no_emulti_visando_ampliar_o_atendimento_psicologico_a_populacao_de_guarabira..pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1028/requerimento_498_-2026_-_requer_a_prefeita_do_municipio_de_guarabira_a_disponibilizacao_de_profissionais_de_educacao_fisica_em_todas_as_ubss_do_municipio_para_atendimento_da_populacao..pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1030/a499._distribuicao_de_balancas_para_os_comerciantes.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1031/a500._a_realizacao_da_coleta_de_lixo_nos_bairros_durante_os_finais_de_semana.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1032/a501.revitalizacao_do_calcamento_do_largo_da_catedral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1033/requerimento_502_2.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1039/requerimento_503.2026_-_isaura.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1043/requerimento_504.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1044/requerimento_505.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1046/requerimento_506_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1049/requerimento_507.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/697/safari_18.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1079/veto_53.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1080/veto_56.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1081/veto_74.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/75/mp_65-2025_dispoe_sobre_a_concessao_do_incentivo_financeiro_adcional_aos_agentes_comunitario_de_saude.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/99/mp_66-2025_denomina_o_anfiteatro_monsenhor_nicodemos.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/77/mp_67-2026.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/78/mp_68-2026.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/79/mp_69-2026.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/80/mp_70-2026.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/81/mp_71-2026.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/82/mp_72-2026.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/83/mp_73-2026.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/84/mp_74-2026.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/87/mp_75-2026.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/88/mp_76-2026.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/108/mp_77-2026.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1077/mp78-2026.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1078/mp79-2026.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1083/mp_80-2026.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao_no_01_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/41/indicacao_02_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/109/indicacao_03_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/110/indicacao_04_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/143/indicacao_05_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/146/indicacao_06_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/149/indicacao_07_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/185/indicacao_08_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/228/indicacao_09_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/229/indicacao_10_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/230/indicacao_11_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/263/indicacao_12_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/315/indicacao_13_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/316/indicacao_14_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/374/indicacao_15_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/376/indicacao_16_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/400/indicacao_17_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao_18_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/455/indicacao_19_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/516/indicacao_20_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_21_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/570/indicacao_22_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/582/24._indicacao_criacao_do_parque_da_lagoa_assinado.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/586/indicacao_25_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/587/indicacao_26_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/599/indicacao_n_27.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/602/indicacao_28_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/648/pi__projeto_de_indicacao_monumento_assinado.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_30_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/677/indicacao_31_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/678/indicacao_32_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/714/indicacao_33_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/715/indicacao_34_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/743/indicacao_35_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/788/indicacao_36_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/790/indicacao_37_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/850/indicacao_-_acessuas_trabalho.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/853/indicacao_39_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/854/indicacao_40_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/855/indicacao_41_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_42_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao_43_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/862/indicacao_44_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_45_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/924/indicacao_46_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/925/indicacao_47_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/941/indicacao_-_festa_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/963/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/964/indicacao_terreno_para_campo_-_mutirao_assinado.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/988/indicacao_51_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/989/indicacao_52_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/990/indicacao_53_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/992/indicacao_horario_casarao_assinado.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/993/indicacao_horario_memorial_do_cordel_assinado.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1016/indicacao_56_2026_ver_ramon_menezes_psb.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/506/emenda_02_-_paragrafo_3o_-_mp_76_de_2026_.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1023/3_emenda_03_ldo_assinadoc.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1053/projeto_de_emenda_modificativa_e_aditiva_no_04_2026.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/292/voto_de_louvor_e_congratulacoes_no_01-2026_-_a_sra._alcidema_santos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/332/requerimento_161-_2026_-_mocao_de_louvor_e_congratulacoes_-_desembargador_e_escritor_onaldo_queiroga.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/396/voto_de_louvor_e_congratulacoes_n_162_-_2026_-_desembargador_e_escritor_onaldo_queiroga.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/549/andre_freitas_-_voto_de_louvor_assinado.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/775/voto_de_louvor_e_congratulacoes_no_05-2026_-_ao_desembargador_frederico_m._da_nobrega_coutinho.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/812/mocao_de_louvor_06_-_2026_-_tribunal_de_justica_da_paraiba.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/640/emenda_supressiva_1.2026_-_ctm_iss_const._civil.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/751/emenda_supressiva_no_2-2024_-_art._23_do_plo_57-2024.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/927/es_003_ao_plc_02.2026.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/200/projeto_de_emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/285/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/309/emenda_modificativa_mp_65.2025.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/311/emenda_modificativa_mp_77.2025.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/397/emenda_modificativa_mp_69.2025.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/467/emenda_modificativa_06_-_projeto_de_lei_do_fundo_de_habitacao_e_comissao_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/636/emenda_modificativa_7.2026_-_ctm_revogacao.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/39/emenda_modificativa_001.2026.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/878/emenda_modificativa_e_supressiva_n._09-2025_-_ao_projeto_de_lei_complementar_n._02-2026..pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/926/em_010_ao_plc02.2026.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1047/emenda_modificativa_11.2026_-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/637/emenda_aditiva_1.2026_-_ctm_taxa_de_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/639/emenda_aditiva_2.2026_-_ctm_limitacao.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/662/emenda_aditiva_3.2026_-_ctm_terrenos_privados.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1029/emenda_aditiva_n._04_-_2026_-_acrescenta_o_inciso_xlv_ao_art._3o_do_projeto_de_lei_das_diretrizes_orcamentarias_de_2027..pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1037/emenda_aditiva_ao_orcamento_2026_ldo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1036/emenda_aditiva_06_ao_orcamento_2026_ldo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1040/emenda_aditiva_7.2026_-_centro_de_referencia_e_apoio_a_mulher_vitima_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1041/emenda_aditiva_8.2026_-_centro_de_apoio_aos_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1042/emenda_aditiva_9.2026_-_apoio_financeiro_para_associacoes_rurais.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1045/emenda_aditiva_10.2026_-_arena_municipal_de_tecnologia_e_e-sports_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1048/emenda_aditiva_11_ao_orcamento_2026_ldo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1051/emenda_aditiva_12_-_pl_127_de_2026_-_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1052/emenda_aditiva_13_-_pl_127_de_2026_-_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/19/projeto_01-26.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/20/projeto_02-26.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/168/parecer_da_comissao_de_constituicao_-_pl_08-2026.docx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/176/parecer_da_comissao_de_constituicao_-_mp_68-2026.docx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/177/parecer_da_comissao_de_constituicao_-_mp_73-2026.docx" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/183/parecer_da_comissao_de_constituicao_-_pl_09-2026.docx" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/184/parecer_da_comissao_de_constituicao_-_pl_10-2026.docx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/261/parecer_ccj_06-2026_aos_pls_03_05_07_11_12_13_15_23_33_34_35_e_36.docx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/262/parecer_ccj_07-2026_as_resolucoes_01_02_03_e_04.docx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/303/parecer_ccj_08-2026.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/304/parecer_ccj_09-2026.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/305/parcer_ccj_10-2026.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/388/parecer_conjunto_da_comissao_de_constituicao_e_justica_sobre_os_projetos_de_lei_no_4950_e_59.docx" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/389/parecer_da_comissao_de_constituicao_-_emenda_modificativa_-_renato_meireires_-_mp_65.docx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/390/parecer_da_comissao_de_constituicao-_emenda_modificativa_-_renato_meireles_-_mp_77.docx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/425/parecer_da_comissao_de_constituicao_e_justica_sobre_os_projetos_de_lei_no_06_18_21_24_37_40_43_44_e_46_de_2026.docx" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/468/parecer_da_comissao_de_constituicao_e_justica_sobre_a_emenda_modificativa_a_medida_provisoria_no_69.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/513/parecer_conjunto_da_comissao_de_constituicao_e_justica_sobre_os_projetos_de_lei_no_172632_e_47_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/514/parecer_da_comissao_de_constituicao_e_justica_sobre_a_emenda_modificativa_n_06_ao_pl_50-2026_-_alcides_camilo.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/541/parecer_aos_projetos_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/542/parecer_-_projeto_de_lei_complementar_n_001-2026_-_renato_meireles.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/543/parecer_-_emenda_modificativa_no_02-2026-mp_76-2026.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/577/parecer_da_comissao_de_constituicao_e_justica_projetos_de_resolucao_no_21_22_23_24_25_26_27_28_29_31_32_34_35_36_37_e_39_de_2026..pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/606/parecer_da_comissao_de_constituicao_e_justica_-_projetos_de_lei_ordinaria_no_04_25_27_38_41_42_48_52_55_57_58_60_65_66_70_71_72_e_76_de_2026..pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/664/parecer_da_comissao_de_constituicao_e_justica_-_projetos_de_lei_ordinaria_n_109-2026.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/700/parecer_da_comissao_de_constituicao_e_justica_-_prs_no_38_42_44_e_45_de_2026.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/701/parecer_pls.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/842/parecer_da_ccj_027-_projeto_de_lei_136_executivo.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/843/parecer_da_ccj_028_-_plc_n_02_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/844/parecer_da_ccj_029_-_a_emenda_aditiva_no_003.2026_ao_plc_no_02.2026__renato_meireles.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/845/parecer_da_ccj_030_-__emenda_aditiva_no_002.2026_ao_plc_no_02.2026_renato_meireles.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/846/parecer_da_ccj_031_-__emenda_aditiva_no_001.2026_ao_plc_no_02.2026__renato_meireles.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/847/parecer_da_ccj_032-__emenda_modificativa_no_007.2026_ao_plc_no_02.2026_-_renato_meireles.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/848/parecer_da_ccj_033_emenda_supressiva_01_-_renato_meireles_plc_n_02_executivo.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/849/paarecer_da_ccj_034_aos_pls_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/882/parecer_da_ccj_-_pr_33_40_41_43_46_47_48_50_51_52_53_55_56_57_58_59.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/942/parecer_da_ccj_a_mp_67.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/943/parecer_da_ccj_a_em_008_mp_67_-_renato_meirelles.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/944/parecer_da_comissao_de_constituicao_e_justica_-_mp_72.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/945/parecer_da_ccj_-_emenda_002_mp_67_-_alcides_camilo.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/966/parecer_da_ccj_-_projetos_de_resolucao_no_49-2026_e_no_54-2026.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1005/parecer_da_ccj_41__-_pr_60.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1006/parecer_da_ccj_-_pdls_26.05.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1007/parecer_da_comissao_de_constituicao_e_justica_-_pls_no_153_162_163_166_167_168_169_173_177_178_179_180_181_183_185_186_187_189_190_191_192_196_197_e_198_do_ano_de_2026.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1022/parecer_da_comissao_de_constituicao_e_justica_-_pr_62-2026_pr_63-2026_pdl_5-2026.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1054/parecer_da_ccj_-_emenda_03_ao_pl_127.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1055/parecer_da_ccj_emenda_04_ao_pl_127.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1056/parecer_da_ccj_-_emenda_05_ao_pl_127.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1057/parecer_da_ccj_-_emenda_06_ao_pl_127.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1058/parecer_da_ccj_a_emenda_07_ao_pl_127.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1059/parecer_da_ccj_emenda_08_ao_pl_127.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1060/parecer_da_ccj_a_emenda_09_ao_pl_127.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1061/parecer_da_ccj_emenda_10_ao_pl_127.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1062/parecer_da_ccj_-_emenda_11_ao_pl_127.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1063/parecer_da_ccj_emenda_12_ao_pl_127.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1064/parecer_da_ccj_-_emenda_13_ao_pl_127.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1065/parecer_da_ccj_-_emenda_modificativa_n_11_ao_pl_127.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1066/parecer_da_ccj_emenda_09_ao_plc_02.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1067/parecer_da_ccj_ao_pr_30_-2026.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1068/paracer_aos_projetos_de_lei_no_145_146_149_176_185_186_210_211_212.2026..pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1069/parecer_da_ccj_-_pl_127_executivo.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1070/parecer_da_cjj_-_pl_201-2026.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1071/parecer_da_ccj_projetos_de_lei_no_200-2026..pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1074/parecer_da_ccj_emenda_09_ao_plc_02.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1075/parecer_da_ccj_ao_pr_30_-2026.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/391/parecer_da_comissao_de_financas_e_orcamento_sobre_a_emenda_modificativa_no_003_-_mp_65.docx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/392/parecer_da_comissao_de_financas_e_orcamento_sobre_a_emenda_modificativa_no_004_-_mp_77.docx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/393/parecer_da_comissao_de_financas_e_orcamento_sobre_o_projeto_de_lei_no_59.docx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/840/parecer_da_cfo_004_-__projeto_de_lei_136_executivo.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/841/parecer_da_cfo_005_-_plc_02_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1072/parecer_da_cfo_emendas_aditiva_04_09_11_emenda_modificativa_11.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/sapl/public/materialegislativa/2026/1073/parecer_da_cfo_-_emendas_aditivas_no_03-2026_05-2026_06-2026_07-2026_08-2026_10-2026_12-2026_e_13-2026.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarabira.pb.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H1076"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="29.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1102,1210 +10450,27886 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>33</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>37</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>38</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B8" t="s">
-[...14 lines deleted...]
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
-[...11 lines deleted...]
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B10" t="s">
-[...14 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>38</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>66</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="E14" t="s">
+      <c r="H14" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>74</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H16" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="D21" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="H21" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>103</v>
       </c>
       <c r="D23" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="H23" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>107</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="D25" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>23</v>
+        <v>112</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="H25" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D26" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="H26" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="D27" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="H27" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>97</v>
+        <v>124</v>
       </c>
       <c r="D28" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="H28" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="D29" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>113</v>
+        <v>129</v>
       </c>
       <c r="H29" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="H30" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>74</v>
+        <v>136</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="H31" t="s">
-        <v>120</v>
+        <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>139</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>77</v>
+        <v>140</v>
       </c>
       <c r="D32" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>47</v>
+        <v>141</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="H32" t="s">
-        <v>123</v>
+        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>124</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>106</v>
+        <v>145</v>
       </c>
       <c r="D33" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>125</v>
+        <v>146</v>
       </c>
       <c r="H33" t="s">
-        <v>126</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>127</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>128</v>
+        <v>149</v>
       </c>
       <c r="D34" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>129</v>
+        <v>150</v>
       </c>
       <c r="H34" t="s">
-        <v>130</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>153</v>
       </c>
       <c r="D35" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="H35" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="D36" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>132</v>
+        <v>23</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>137</v>
+        <v>158</v>
       </c>
       <c r="H36" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
       <c r="D37" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="H37" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="D38" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>145</v>
+        <v>112</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>146</v>
+        <v>165</v>
       </c>
       <c r="H38" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>148</v>
+        <v>167</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D39" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>145</v>
+        <v>23</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="H39" t="s">
-        <v>150</v>
+        <v>169</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>31</v>
+        <v>171</v>
       </c>
       <c r="D40" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>152</v>
+        <v>172</v>
       </c>
       <c r="H40" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>109</v>
+        <v>175</v>
       </c>
       <c r="D41" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>155</v>
+        <v>176</v>
       </c>
       <c r="H41" t="s">
-        <v>156</v>
+        <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>157</v>
+        <v>178</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>112</v>
+        <v>179</v>
       </c>
       <c r="D42" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>84</v>
+        <v>38</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="H42" t="s">
-        <v>159</v>
+        <v>181</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>160</v>
+        <v>182</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>115</v>
+        <v>183</v>
       </c>
       <c r="D43" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>28</v>
+        <v>184</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>161</v>
+        <v>185</v>
       </c>
       <c r="H43" t="s">
-        <v>162</v>
+        <v>186</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>118</v>
+        <v>188</v>
       </c>
       <c r="D44" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="H44" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>166</v>
+        <v>191</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>46</v>
+        <v>192</v>
       </c>
       <c r="D45" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>167</v>
+        <v>193</v>
       </c>
       <c r="H45" t="s">
-        <v>168</v>
+        <v>194</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>128</v>
+        <v>195</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>196</v>
       </c>
       <c r="D46" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>170</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>171</v>
+        <v>198</v>
       </c>
       <c r="H46" t="s">
-        <v>172</v>
+        <v>199</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>173</v>
+        <v>200</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>17</v>
+        <v>201</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>170</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>174</v>
+        <v>202</v>
       </c>
       <c r="H47" t="s">
-        <v>175</v>
+        <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>176</v>
+        <v>204</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>205</v>
       </c>
       <c r="D48" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>178</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>145</v>
+        <v>23</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="H48" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>136</v>
+        <v>208</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>209</v>
       </c>
       <c r="D49" t="s">
-        <v>181</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>182</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>183</v>
+        <v>23</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>184</v>
+        <v>210</v>
       </c>
       <c r="H49" t="s">
-        <v>185</v>
+        <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>212</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>213</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H50" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>216</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>26</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H51" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>219</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>220</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H52" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>223</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>224</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>38</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H53" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>227</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>228</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>58</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H54" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>231</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>232</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H55" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>235</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>236</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>23</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H56" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>239</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>240</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H57" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>243</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>244</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>38</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H58" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>247</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>248</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>38</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H59" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>251</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>252</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>38</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H60" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>255</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>256</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>18</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H61" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>259</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>260</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>38</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H62" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>263</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>264</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>58</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H63" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>267</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>268</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>38</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H64" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>271</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>272</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>23</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H65" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>275</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>276</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>23</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H66" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>279</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>31</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>18</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H67" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>282</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>283</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H68" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>286</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>287</v>
+      </c>
+      <c r="E69" t="s">
+        <v>288</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H69" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>291</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" t="s">
+        <v>287</v>
+      </c>
+      <c r="E70" t="s">
+        <v>288</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H70" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>294</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>22</v>
+      </c>
+      <c r="D71" t="s">
+        <v>287</v>
+      </c>
+      <c r="E71" t="s">
+        <v>288</v>
+      </c>
+      <c r="F71" t="s">
+        <v>38</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H71" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>297</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>27</v>
+      </c>
+      <c r="D72" t="s">
+        <v>287</v>
+      </c>
+      <c r="E72" t="s">
+        <v>288</v>
+      </c>
+      <c r="F72" t="s">
+        <v>38</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H72" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>300</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>32</v>
+      </c>
+      <c r="D73" t="s">
+        <v>287</v>
+      </c>
+      <c r="E73" t="s">
+        <v>288</v>
+      </c>
+      <c r="F73" t="s">
+        <v>23</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H73" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>303</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74" t="s">
+        <v>287</v>
+      </c>
+      <c r="E74" t="s">
+        <v>288</v>
+      </c>
+      <c r="F74" t="s">
+        <v>23</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H74" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>306</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75" t="s">
+        <v>287</v>
+      </c>
+      <c r="E75" t="s">
+        <v>288</v>
+      </c>
+      <c r="F75" t="s">
+        <v>307</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H75" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>310</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" t="s">
+        <v>287</v>
+      </c>
+      <c r="E76" t="s">
+        <v>288</v>
+      </c>
+      <c r="F76" t="s">
+        <v>307</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H76" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>313</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>49</v>
+      </c>
+      <c r="D77" t="s">
+        <v>287</v>
+      </c>
+      <c r="E77" t="s">
+        <v>288</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H77" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>316</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>53</v>
+      </c>
+      <c r="D78" t="s">
+        <v>287</v>
+      </c>
+      <c r="E78" t="s">
+        <v>288</v>
+      </c>
+      <c r="F78" t="s">
+        <v>38</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H78" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>319</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>57</v>
+      </c>
+      <c r="D79" t="s">
+        <v>287</v>
+      </c>
+      <c r="E79" t="s">
+        <v>288</v>
+      </c>
+      <c r="F79" t="s">
+        <v>23</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H79" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>322</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>62</v>
+      </c>
+      <c r="D80" t="s">
+        <v>287</v>
+      </c>
+      <c r="E80" t="s">
+        <v>288</v>
+      </c>
+      <c r="F80" t="s">
+        <v>38</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H80" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>325</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>66</v>
+      </c>
+      <c r="D81" t="s">
+        <v>287</v>
+      </c>
+      <c r="E81" t="s">
+        <v>288</v>
+      </c>
+      <c r="F81" t="s">
+        <v>58</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H81" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>328</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>70</v>
+      </c>
+      <c r="D82" t="s">
+        <v>287</v>
+      </c>
+      <c r="E82" t="s">
+        <v>288</v>
+      </c>
+      <c r="F82" t="s">
+        <v>58</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H82" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>331</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>74</v>
+      </c>
+      <c r="D83" t="s">
+        <v>287</v>
+      </c>
+      <c r="E83" t="s">
+        <v>288</v>
+      </c>
+      <c r="F83" t="s">
+        <v>23</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H83" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>334</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>78</v>
+      </c>
+      <c r="D84" t="s">
+        <v>287</v>
+      </c>
+      <c r="E84" t="s">
+        <v>288</v>
+      </c>
+      <c r="F84" t="s">
+        <v>38</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H84" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>337</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>82</v>
+      </c>
+      <c r="D85" t="s">
+        <v>287</v>
+      </c>
+      <c r="E85" t="s">
+        <v>288</v>
+      </c>
+      <c r="F85" t="s">
+        <v>83</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H85" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>340</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>87</v>
+      </c>
+      <c r="D86" t="s">
+        <v>287</v>
+      </c>
+      <c r="E86" t="s">
+        <v>288</v>
+      </c>
+      <c r="F86" t="s">
+        <v>83</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H86" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>343</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>91</v>
+      </c>
+      <c r="D87" t="s">
+        <v>287</v>
+      </c>
+      <c r="E87" t="s">
+        <v>288</v>
+      </c>
+      <c r="F87" t="s">
+        <v>197</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H87" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>107</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>346</v>
+      </c>
+      <c r="E88" t="s">
+        <v>347</v>
+      </c>
+      <c r="F88" t="s">
+        <v>348</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H88" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>351</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" t="s">
+        <v>346</v>
+      </c>
+      <c r="E89" t="s">
+        <v>347</v>
+      </c>
+      <c r="F89" t="s">
+        <v>112</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H89" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>353</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>22</v>
+      </c>
+      <c r="D90" t="s">
+        <v>346</v>
+      </c>
+      <c r="E90" t="s">
+        <v>347</v>
+      </c>
+      <c r="F90" t="s">
+        <v>354</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H90" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>357</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>27</v>
+      </c>
+      <c r="D91" t="s">
+        <v>346</v>
+      </c>
+      <c r="E91" t="s">
+        <v>347</v>
+      </c>
+      <c r="F91" t="s">
+        <v>58</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H91" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>360</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>32</v>
+      </c>
+      <c r="D92" t="s">
+        <v>346</v>
+      </c>
+      <c r="E92" t="s">
+        <v>347</v>
+      </c>
+      <c r="F92" t="s">
+        <v>83</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H92" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>363</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93" t="s">
+        <v>346</v>
+      </c>
+      <c r="E93" t="s">
+        <v>347</v>
+      </c>
+      <c r="F93" t="s">
+        <v>354</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H93" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>366</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94" t="s">
+        <v>346</v>
+      </c>
+      <c r="E94" t="s">
+        <v>347</v>
+      </c>
+      <c r="F94" t="s">
+        <v>112</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H94" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>369</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" t="s">
+        <v>346</v>
+      </c>
+      <c r="E95" t="s">
+        <v>347</v>
+      </c>
+      <c r="F95" t="s">
+        <v>370</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H95" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>373</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>49</v>
+      </c>
+      <c r="D96" t="s">
+        <v>346</v>
+      </c>
+      <c r="E96" t="s">
+        <v>347</v>
+      </c>
+      <c r="F96" t="s">
+        <v>18</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H96" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>376</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>53</v>
+      </c>
+      <c r="D97" t="s">
+        <v>346</v>
+      </c>
+      <c r="E97" t="s">
+        <v>347</v>
+      </c>
+      <c r="F97" t="s">
+        <v>377</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H97" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>380</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>57</v>
+      </c>
+      <c r="D98" t="s">
+        <v>346</v>
+      </c>
+      <c r="E98" t="s">
+        <v>347</v>
+      </c>
+      <c r="F98" t="s">
+        <v>112</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H98" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>383</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>62</v>
+      </c>
+      <c r="D99" t="s">
+        <v>346</v>
+      </c>
+      <c r="E99" t="s">
+        <v>347</v>
+      </c>
+      <c r="F99" t="s">
+        <v>83</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H99" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>386</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" t="s">
+        <v>387</v>
+      </c>
+      <c r="E100" t="s">
+        <v>388</v>
+      </c>
+      <c r="F100" t="s">
+        <v>23</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H100" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>87</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" t="s">
+        <v>391</v>
+      </c>
+      <c r="E101" t="s">
+        <v>392</v>
+      </c>
+      <c r="F101" t="s">
+        <v>354</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H101" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>103</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>17</v>
+      </c>
+      <c r="D102" t="s">
+        <v>391</v>
+      </c>
+      <c r="E102" t="s">
+        <v>392</v>
+      </c>
+      <c r="F102" t="s">
+        <v>18</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H102" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>128</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>22</v>
+      </c>
+      <c r="D103" t="s">
+        <v>391</v>
+      </c>
+      <c r="E103" t="s">
+        <v>392</v>
+      </c>
+      <c r="F103" t="s">
+        <v>58</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H103" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>132</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>27</v>
+      </c>
+      <c r="D104" t="s">
+        <v>391</v>
+      </c>
+      <c r="E104" t="s">
+        <v>392</v>
+      </c>
+      <c r="F104" t="s">
+        <v>58</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H104" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>164</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>32</v>
+      </c>
+      <c r="D105" t="s">
+        <v>391</v>
+      </c>
+      <c r="E105" t="s">
+        <v>392</v>
+      </c>
+      <c r="F105" t="s">
+        <v>18</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H105" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>188</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106" t="s">
+        <v>391</v>
+      </c>
+      <c r="E106" t="s">
+        <v>392</v>
+      </c>
+      <c r="F106" t="s">
+        <v>18</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H106" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>192</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107" t="s">
+        <v>391</v>
+      </c>
+      <c r="E107" t="s">
+        <v>392</v>
+      </c>
+      <c r="F107" t="s">
+        <v>38</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H107" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>283</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>8</v>
+      </c>
+      <c r="D108" t="s">
+        <v>391</v>
+      </c>
+      <c r="E108" t="s">
+        <v>392</v>
+      </c>
+      <c r="F108" t="s">
+        <v>407</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H108" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>410</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>49</v>
+      </c>
+      <c r="D109" t="s">
+        <v>391</v>
+      </c>
+      <c r="E109" t="s">
+        <v>392</v>
+      </c>
+      <c r="F109" t="s">
+        <v>348</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H109" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>413</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>53</v>
+      </c>
+      <c r="D110" t="s">
+        <v>391</v>
+      </c>
+      <c r="E110" t="s">
+        <v>392</v>
+      </c>
+      <c r="F110" t="s">
+        <v>348</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H110" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>416</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>57</v>
+      </c>
+      <c r="D111" t="s">
+        <v>391</v>
+      </c>
+      <c r="E111" t="s">
+        <v>392</v>
+      </c>
+      <c r="F111" t="s">
+        <v>38</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H111" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>419</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>62</v>
+      </c>
+      <c r="D112" t="s">
+        <v>391</v>
+      </c>
+      <c r="E112" t="s">
+        <v>392</v>
+      </c>
+      <c r="F112" t="s">
+        <v>112</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H112" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>422</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>66</v>
+      </c>
+      <c r="D113" t="s">
+        <v>391</v>
+      </c>
+      <c r="E113" t="s">
+        <v>392</v>
+      </c>
+      <c r="F113" t="s">
+        <v>112</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H113" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>425</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>70</v>
+      </c>
+      <c r="D114" t="s">
+        <v>391</v>
+      </c>
+      <c r="E114" t="s">
+        <v>392</v>
+      </c>
+      <c r="F114" t="s">
+        <v>23</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H114" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>428</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>74</v>
+      </c>
+      <c r="D115" t="s">
+        <v>391</v>
+      </c>
+      <c r="E115" t="s">
+        <v>392</v>
+      </c>
+      <c r="F115" t="s">
+        <v>38</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H115" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>431</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>78</v>
+      </c>
+      <c r="D116" t="s">
+        <v>391</v>
+      </c>
+      <c r="E116" t="s">
+        <v>392</v>
+      </c>
+      <c r="F116" t="s">
+        <v>354</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H116" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>434</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>82</v>
+      </c>
+      <c r="D117" t="s">
+        <v>391</v>
+      </c>
+      <c r="E117" t="s">
+        <v>392</v>
+      </c>
+      <c r="F117" t="s">
+        <v>18</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H117" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>437</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>87</v>
+      </c>
+      <c r="D118" t="s">
+        <v>391</v>
+      </c>
+      <c r="E118" t="s">
+        <v>392</v>
+      </c>
+      <c r="F118" t="s">
+        <v>18</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H118" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>440</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>91</v>
+      </c>
+      <c r="D119" t="s">
+        <v>391</v>
+      </c>
+      <c r="E119" t="s">
+        <v>392</v>
+      </c>
+      <c r="F119" t="s">
+        <v>141</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H119" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>443</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>95</v>
+      </c>
+      <c r="D120" t="s">
+        <v>391</v>
+      </c>
+      <c r="E120" t="s">
+        <v>392</v>
+      </c>
+      <c r="F120" t="s">
+        <v>141</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H120" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>446</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>99</v>
+      </c>
+      <c r="D121" t="s">
+        <v>391</v>
+      </c>
+      <c r="E121" t="s">
+        <v>392</v>
+      </c>
+      <c r="F121" t="s">
+        <v>58</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H121" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>449</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>103</v>
+      </c>
+      <c r="D122" t="s">
+        <v>391</v>
+      </c>
+      <c r="E122" t="s">
+        <v>392</v>
+      </c>
+      <c r="F122" t="s">
+        <v>58</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H122" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>451</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>107</v>
+      </c>
+      <c r="D123" t="s">
+        <v>391</v>
+      </c>
+      <c r="E123" t="s">
+        <v>392</v>
+      </c>
+      <c r="F123" t="s">
+        <v>354</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H123" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>454</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>111</v>
+      </c>
+      <c r="D124" t="s">
+        <v>391</v>
+      </c>
+      <c r="E124" t="s">
+        <v>392</v>
+      </c>
+      <c r="F124" t="s">
+        <v>354</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H124" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>457</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>116</v>
+      </c>
+      <c r="D125" t="s">
+        <v>391</v>
+      </c>
+      <c r="E125" t="s">
+        <v>392</v>
+      </c>
+      <c r="F125" t="s">
+        <v>307</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H125" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>460</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>120</v>
+      </c>
+      <c r="D126" t="s">
+        <v>391</v>
+      </c>
+      <c r="E126" t="s">
+        <v>392</v>
+      </c>
+      <c r="F126" t="s">
+        <v>354</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H126" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>463</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>124</v>
+      </c>
+      <c r="D127" t="s">
+        <v>391</v>
+      </c>
+      <c r="E127" t="s">
+        <v>392</v>
+      </c>
+      <c r="F127" t="s">
+        <v>18</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H127" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>466</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>128</v>
+      </c>
+      <c r="D128" t="s">
+        <v>391</v>
+      </c>
+      <c r="E128" t="s">
+        <v>392</v>
+      </c>
+      <c r="F128" t="s">
+        <v>354</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H128" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>469</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>132</v>
+      </c>
+      <c r="D129" t="s">
+        <v>391</v>
+      </c>
+      <c r="E129" t="s">
+        <v>392</v>
+      </c>
+      <c r="F129" t="s">
+        <v>370</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H129" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>472</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>136</v>
+      </c>
+      <c r="D130" t="s">
+        <v>391</v>
+      </c>
+      <c r="E130" t="s">
+        <v>392</v>
+      </c>
+      <c r="F130" t="s">
+        <v>307</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H130" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>475</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
         <v>140</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D131" t="s">
+        <v>391</v>
+      </c>
+      <c r="E131" t="s">
+        <v>392</v>
+      </c>
+      <c r="F131" t="s">
+        <v>307</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H131" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>478</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>145</v>
+      </c>
+      <c r="D132" t="s">
+        <v>391</v>
+      </c>
+      <c r="E132" t="s">
+        <v>392</v>
+      </c>
+      <c r="F132" t="s">
+        <v>354</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H132" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>481</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>149</v>
+      </c>
+      <c r="D133" t="s">
+        <v>391</v>
+      </c>
+      <c r="E133" t="s">
+        <v>392</v>
+      </c>
+      <c r="F133" t="s">
+        <v>112</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H133" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>484</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>153</v>
+      </c>
+      <c r="D134" t="s">
+        <v>391</v>
+      </c>
+      <c r="E134" t="s">
+        <v>392</v>
+      </c>
+      <c r="F134" t="s">
+        <v>112</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H134" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>487</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>157</v>
+      </c>
+      <c r="D135" t="s">
+        <v>391</v>
+      </c>
+      <c r="E135" t="s">
+        <v>392</v>
+      </c>
+      <c r="F135" t="s">
+        <v>112</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H135" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>490</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>16</v>
+      </c>
+      <c r="D136" t="s">
+        <v>391</v>
+      </c>
+      <c r="E136" t="s">
+        <v>392</v>
+      </c>
+      <c r="F136" t="s">
+        <v>38</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H136" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>493</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>164</v>
+      </c>
+      <c r="D137" t="s">
+        <v>391</v>
+      </c>
+      <c r="E137" t="s">
+        <v>392</v>
+      </c>
+      <c r="F137" t="s">
+        <v>38</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H137" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>496</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>21</v>
+      </c>
+      <c r="D138" t="s">
+        <v>391</v>
+      </c>
+      <c r="E138" t="s">
+        <v>392</v>
+      </c>
+      <c r="F138" t="s">
+        <v>18</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H138" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>499</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>171</v>
+      </c>
+      <c r="D139" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" t="s">
+        <v>392</v>
+      </c>
+      <c r="F139" t="s">
+        <v>18</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H139" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>502</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>175</v>
+      </c>
+      <c r="D140" t="s">
+        <v>391</v>
+      </c>
+      <c r="E140" t="s">
+        <v>392</v>
+      </c>
+      <c r="F140" t="s">
+        <v>58</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H140" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>505</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>179</v>
+      </c>
+      <c r="D141" t="s">
+        <v>391</v>
+      </c>
+      <c r="E141" t="s">
+        <v>392</v>
+      </c>
+      <c r="F141" t="s">
+        <v>354</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H141" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>508</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>183</v>
+      </c>
+      <c r="D142" t="s">
+        <v>391</v>
+      </c>
+      <c r="E142" t="s">
+        <v>392</v>
+      </c>
+      <c r="F142" t="s">
+        <v>354</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H142" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>511</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>188</v>
+      </c>
+      <c r="D143" t="s">
+        <v>391</v>
+      </c>
+      <c r="E143" t="s">
+        <v>392</v>
+      </c>
+      <c r="F143" t="s">
+        <v>112</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H143" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>514</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>192</v>
+      </c>
+      <c r="D144" t="s">
+        <v>391</v>
+      </c>
+      <c r="E144" t="s">
+        <v>392</v>
+      </c>
+      <c r="F144" t="s">
+        <v>38</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H144" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>517</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>196</v>
+      </c>
+      <c r="D145" t="s">
+        <v>391</v>
+      </c>
+      <c r="E145" t="s">
+        <v>392</v>
+      </c>
+      <c r="F145" t="s">
+        <v>18</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H145" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>520</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>201</v>
+      </c>
+      <c r="D146" t="s">
+        <v>391</v>
+      </c>
+      <c r="E146" t="s">
+        <v>392</v>
+      </c>
+      <c r="F146" t="s">
+        <v>18</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H146" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>523</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>205</v>
+      </c>
+      <c r="D147" t="s">
+        <v>391</v>
+      </c>
+      <c r="E147" t="s">
+        <v>392</v>
+      </c>
+      <c r="F147" t="s">
+        <v>58</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H147" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>526</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>209</v>
+      </c>
+      <c r="D148" t="s">
+        <v>391</v>
+      </c>
+      <c r="E148" t="s">
+        <v>392</v>
+      </c>
+      <c r="F148" t="s">
+        <v>58</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H148" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>528</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>213</v>
+      </c>
+      <c r="D149" t="s">
+        <v>391</v>
+      </c>
+      <c r="E149" t="s">
+        <v>392</v>
+      </c>
+      <c r="F149" t="s">
+        <v>529</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H149" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>532</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>26</v>
+      </c>
+      <c r="D150" t="s">
+        <v>391</v>
+      </c>
+      <c r="E150" t="s">
+        <v>392</v>
+      </c>
+      <c r="F150" t="s">
+        <v>529</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H150" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>535</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>220</v>
+      </c>
+      <c r="D151" t="s">
+        <v>391</v>
+      </c>
+      <c r="E151" t="s">
+        <v>392</v>
+      </c>
+      <c r="F151" t="s">
+        <v>112</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H151" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>538</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>224</v>
+      </c>
+      <c r="D152" t="s">
+        <v>391</v>
+      </c>
+      <c r="E152" t="s">
+        <v>392</v>
+      </c>
+      <c r="F152" t="s">
+        <v>33</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H152" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>541</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>228</v>
+      </c>
+      <c r="D153" t="s">
+        <v>391</v>
+      </c>
+      <c r="E153" t="s">
+        <v>392</v>
+      </c>
+      <c r="F153" t="s">
+        <v>38</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H153" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>544</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>232</v>
+      </c>
+      <c r="D154" t="s">
+        <v>391</v>
+      </c>
+      <c r="E154" t="s">
+        <v>392</v>
+      </c>
+      <c r="F154" t="s">
+        <v>38</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H154" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>547</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>236</v>
+      </c>
+      <c r="D155" t="s">
+        <v>391</v>
+      </c>
+      <c r="E155" t="s">
+        <v>392</v>
+      </c>
+      <c r="F155" t="s">
+        <v>18</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H155" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>549</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>240</v>
+      </c>
+      <c r="D156" t="s">
+        <v>391</v>
+      </c>
+      <c r="E156" t="s">
+        <v>392</v>
+      </c>
+      <c r="F156" t="s">
+        <v>23</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H156" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>552</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>244</v>
+      </c>
+      <c r="D157" t="s">
+        <v>391</v>
+      </c>
+      <c r="E157" t="s">
+        <v>392</v>
+      </c>
+      <c r="F157" t="s">
+        <v>38</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H157" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>555</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>248</v>
+      </c>
+      <c r="D158" t="s">
+        <v>391</v>
+      </c>
+      <c r="E158" t="s">
+        <v>392</v>
+      </c>
+      <c r="F158" t="s">
+        <v>354</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H158" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>558</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>252</v>
+      </c>
+      <c r="D159" t="s">
+        <v>391</v>
+      </c>
+      <c r="E159" t="s">
+        <v>392</v>
+      </c>
+      <c r="F159" t="s">
+        <v>529</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H159" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>561</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>256</v>
+      </c>
+      <c r="D160" t="s">
+        <v>391</v>
+      </c>
+      <c r="E160" t="s">
+        <v>392</v>
+      </c>
+      <c r="F160" t="s">
+        <v>197</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H160" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>563</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>260</v>
+      </c>
+      <c r="D161" t="s">
+        <v>391</v>
+      </c>
+      <c r="E161" t="s">
+        <v>392</v>
+      </c>
+      <c r="F161" t="s">
+        <v>354</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H161" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>566</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>264</v>
+      </c>
+      <c r="D162" t="s">
+        <v>391</v>
+      </c>
+      <c r="E162" t="s">
+        <v>392</v>
+      </c>
+      <c r="F162" t="s">
+        <v>23</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H162" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>569</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>268</v>
+      </c>
+      <c r="D163" t="s">
+        <v>391</v>
+      </c>
+      <c r="E163" t="s">
+        <v>392</v>
+      </c>
+      <c r="F163" t="s">
+        <v>18</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H163" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>572</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>272</v>
+      </c>
+      <c r="D164" t="s">
+        <v>391</v>
+      </c>
+      <c r="E164" t="s">
+        <v>392</v>
+      </c>
+      <c r="F164" t="s">
+        <v>58</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H164" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>575</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>276</v>
+      </c>
+      <c r="D165" t="s">
+        <v>391</v>
+      </c>
+      <c r="E165" t="s">
+        <v>392</v>
+      </c>
+      <c r="F165" t="s">
+        <v>18</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H165" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>578</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>31</v>
+      </c>
+      <c r="D166" t="s">
+        <v>391</v>
+      </c>
+      <c r="E166" t="s">
+        <v>392</v>
+      </c>
+      <c r="F166" t="s">
+        <v>112</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H166" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>581</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>283</v>
+      </c>
+      <c r="D167" t="s">
+        <v>391</v>
+      </c>
+      <c r="E167" t="s">
+        <v>392</v>
+      </c>
+      <c r="F167" t="s">
+        <v>18</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H167" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>584</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>410</v>
+      </c>
+      <c r="D168" t="s">
+        <v>391</v>
+      </c>
+      <c r="E168" t="s">
+        <v>392</v>
+      </c>
+      <c r="F168" t="s">
+        <v>354</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H168" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>587</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>413</v>
+      </c>
+      <c r="D169" t="s">
+        <v>391</v>
+      </c>
+      <c r="E169" t="s">
+        <v>392</v>
+      </c>
+      <c r="F169" t="s">
+        <v>354</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H169" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>590</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>36</v>
+      </c>
+      <c r="D170" t="s">
+        <v>391</v>
+      </c>
+      <c r="E170" t="s">
+        <v>392</v>
+      </c>
+      <c r="F170" t="s">
+        <v>38</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H170" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>593</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>41</v>
+      </c>
+      <c r="D171" t="s">
+        <v>391</v>
+      </c>
+      <c r="E171" t="s">
+        <v>392</v>
+      </c>
+      <c r="F171" t="s">
+        <v>38</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H171" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>596</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>45</v>
+      </c>
+      <c r="D172" t="s">
+        <v>391</v>
+      </c>
+      <c r="E172" t="s">
+        <v>392</v>
+      </c>
+      <c r="F172" t="s">
+        <v>38</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H172" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>599</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>48</v>
+      </c>
+      <c r="D173" t="s">
+        <v>391</v>
+      </c>
+      <c r="E173" t="s">
+        <v>392</v>
+      </c>
+      <c r="F173" t="s">
+        <v>354</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H173" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>602</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>416</v>
+      </c>
+      <c r="D174" t="s">
+        <v>391</v>
+      </c>
+      <c r="E174" t="s">
+        <v>392</v>
+      </c>
+      <c r="F174" t="s">
+        <v>354</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H174" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>605</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>606</v>
+      </c>
+      <c r="D175" t="s">
+        <v>391</v>
+      </c>
+      <c r="E175" t="s">
+        <v>392</v>
+      </c>
+      <c r="F175" t="s">
+        <v>28</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H175" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>609</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>610</v>
+      </c>
+      <c r="D176" t="s">
+        <v>391</v>
+      </c>
+      <c r="E176" t="s">
+        <v>392</v>
+      </c>
+      <c r="F176" t="s">
+        <v>112</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H176" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>613</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>614</v>
+      </c>
+      <c r="D177" t="s">
+        <v>391</v>
+      </c>
+      <c r="E177" t="s">
+        <v>392</v>
+      </c>
+      <c r="F177" t="s">
+        <v>18</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H177" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>617</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>618</v>
+      </c>
+      <c r="D178" t="s">
+        <v>391</v>
+      </c>
+      <c r="E178" t="s">
+        <v>392</v>
+      </c>
+      <c r="F178" t="s">
+        <v>18</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H178" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>621</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>622</v>
+      </c>
+      <c r="D179" t="s">
+        <v>391</v>
+      </c>
+      <c r="E179" t="s">
+        <v>392</v>
+      </c>
+      <c r="F179" t="s">
+        <v>58</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H179" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>625</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>626</v>
+      </c>
+      <c r="D180" t="s">
+        <v>391</v>
+      </c>
+      <c r="E180" t="s">
+        <v>392</v>
+      </c>
+      <c r="F180" t="s">
+        <v>354</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H180" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>629</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>630</v>
+      </c>
+      <c r="D181" t="s">
+        <v>391</v>
+      </c>
+      <c r="E181" t="s">
+        <v>392</v>
+      </c>
+      <c r="F181" t="s">
+        <v>38</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H181" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>633</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>634</v>
+      </c>
+      <c r="D182" t="s">
+        <v>391</v>
+      </c>
+      <c r="E182" t="s">
+        <v>392</v>
+      </c>
+      <c r="F182" t="s">
+        <v>354</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H182" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>637</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>638</v>
+      </c>
+      <c r="D183" t="s">
+        <v>391</v>
+      </c>
+      <c r="E183" t="s">
+        <v>392</v>
+      </c>
+      <c r="F183" t="s">
+        <v>354</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H183" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>641</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>642</v>
+      </c>
+      <c r="D184" t="s">
+        <v>391</v>
+      </c>
+      <c r="E184" t="s">
+        <v>392</v>
+      </c>
+      <c r="F184" t="s">
+        <v>354</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H184" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>645</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>646</v>
+      </c>
+      <c r="D185" t="s">
+        <v>391</v>
+      </c>
+      <c r="E185" t="s">
+        <v>392</v>
+      </c>
+      <c r="F185" t="s">
+        <v>18</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H185" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>649</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>650</v>
+      </c>
+      <c r="D186" t="s">
+        <v>391</v>
+      </c>
+      <c r="E186" t="s">
+        <v>392</v>
+      </c>
+      <c r="F186" t="s">
+        <v>354</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H186" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>653</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>654</v>
+      </c>
+      <c r="D187" t="s">
+        <v>391</v>
+      </c>
+      <c r="E187" t="s">
+        <v>392</v>
+      </c>
+      <c r="F187" t="s">
+        <v>18</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H187" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>657</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>658</v>
+      </c>
+      <c r="D188" t="s">
+        <v>391</v>
+      </c>
+      <c r="E188" t="s">
+        <v>392</v>
+      </c>
+      <c r="F188" t="s">
+        <v>354</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H188" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>661</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>662</v>
+      </c>
+      <c r="D189" t="s">
+        <v>391</v>
+      </c>
+      <c r="E189" t="s">
+        <v>392</v>
+      </c>
+      <c r="F189" t="s">
+        <v>38</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H189" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>665</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>666</v>
+      </c>
+      <c r="D190" t="s">
+        <v>391</v>
+      </c>
+      <c r="E190" t="s">
+        <v>392</v>
+      </c>
+      <c r="F190" t="s">
+        <v>38</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H190" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>669</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>670</v>
+      </c>
+      <c r="D191" t="s">
+        <v>391</v>
+      </c>
+      <c r="E191" t="s">
+        <v>392</v>
+      </c>
+      <c r="F191" t="s">
+        <v>18</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H191" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>673</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>674</v>
+      </c>
+      <c r="D192" t="s">
+        <v>391</v>
+      </c>
+      <c r="E192" t="s">
+        <v>392</v>
+      </c>
+      <c r="F192" t="s">
+        <v>18</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H192" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>677</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>678</v>
+      </c>
+      <c r="D193" t="s">
+        <v>391</v>
+      </c>
+      <c r="E193" t="s">
+        <v>392</v>
+      </c>
+      <c r="F193" t="s">
+        <v>38</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H193" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>681</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>682</v>
+      </c>
+      <c r="D194" t="s">
+        <v>391</v>
+      </c>
+      <c r="E194" t="s">
+        <v>392</v>
+      </c>
+      <c r="F194" t="s">
+        <v>38</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H194" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>685</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>686</v>
+      </c>
+      <c r="D195" t="s">
+        <v>391</v>
+      </c>
+      <c r="E195" t="s">
+        <v>392</v>
+      </c>
+      <c r="F195" t="s">
+        <v>38</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H195" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>689</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>690</v>
+      </c>
+      <c r="D196" t="s">
+        <v>391</v>
+      </c>
+      <c r="E196" t="s">
+        <v>392</v>
+      </c>
+      <c r="F196" t="s">
+        <v>38</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H196" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>693</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>694</v>
+      </c>
+      <c r="D197" t="s">
+        <v>391</v>
+      </c>
+      <c r="E197" t="s">
+        <v>392</v>
+      </c>
+      <c r="F197" t="s">
+        <v>354</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H197" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>697</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>698</v>
+      </c>
+      <c r="D198" t="s">
+        <v>391</v>
+      </c>
+      <c r="E198" t="s">
+        <v>392</v>
+      </c>
+      <c r="F198" t="s">
+        <v>354</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H198" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>701</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>702</v>
+      </c>
+      <c r="D199" t="s">
+        <v>391</v>
+      </c>
+      <c r="E199" t="s">
+        <v>392</v>
+      </c>
+      <c r="F199" t="s">
+        <v>354</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H199" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>705</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>706</v>
+      </c>
+      <c r="D200" t="s">
+        <v>391</v>
+      </c>
+      <c r="E200" t="s">
+        <v>392</v>
+      </c>
+      <c r="F200" t="s">
+        <v>354</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H200" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>709</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>351</v>
+      </c>
+      <c r="D201" t="s">
+        <v>391</v>
+      </c>
+      <c r="E201" t="s">
+        <v>392</v>
+      </c>
+      <c r="F201" t="s">
+        <v>354</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H201" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>712</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>419</v>
+      </c>
+      <c r="D202" t="s">
+        <v>391</v>
+      </c>
+      <c r="E202" t="s">
+        <v>392</v>
+      </c>
+      <c r="F202" t="s">
+        <v>354</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H202" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>715</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>422</v>
+      </c>
+      <c r="D203" t="s">
+        <v>391</v>
+      </c>
+      <c r="E203" t="s">
+        <v>392</v>
+      </c>
+      <c r="F203" t="s">
+        <v>112</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H203" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>718</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>425</v>
+      </c>
+      <c r="D204" t="s">
+        <v>391</v>
+      </c>
+      <c r="E204" t="s">
+        <v>392</v>
+      </c>
+      <c r="F204" t="s">
+        <v>112</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H204" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>721</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>428</v>
+      </c>
+      <c r="D205" t="s">
+        <v>391</v>
+      </c>
+      <c r="E205" t="s">
+        <v>392</v>
+      </c>
+      <c r="F205" t="s">
+        <v>141</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H205" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>724</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>725</v>
+      </c>
+      <c r="D206" t="s">
+        <v>391</v>
+      </c>
+      <c r="E206" t="s">
+        <v>392</v>
+      </c>
+      <c r="F206" t="s">
+        <v>18</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H206" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>728</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>431</v>
+      </c>
+      <c r="D207" t="s">
+        <v>391</v>
+      </c>
+      <c r="E207" t="s">
+        <v>392</v>
+      </c>
+      <c r="F207" t="s">
+        <v>112</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H207" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>731</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>732</v>
+      </c>
+      <c r="D208" t="s">
+        <v>391</v>
+      </c>
+      <c r="E208" t="s">
+        <v>392</v>
+      </c>
+      <c r="F208" t="s">
+        <v>112</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H208" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>735</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>736</v>
+      </c>
+      <c r="D209" t="s">
+        <v>391</v>
+      </c>
+      <c r="E209" t="s">
+        <v>392</v>
+      </c>
+      <c r="F209" t="s">
+        <v>112</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H209" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>739</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>740</v>
+      </c>
+      <c r="D210" t="s">
+        <v>391</v>
+      </c>
+      <c r="E210" t="s">
+        <v>392</v>
+      </c>
+      <c r="F210" t="s">
+        <v>18</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H210" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>743</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>286</v>
+      </c>
+      <c r="D211" t="s">
+        <v>391</v>
+      </c>
+      <c r="E211" t="s">
+        <v>392</v>
+      </c>
+      <c r="F211" t="s">
+        <v>18</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H211" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>746</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>291</v>
+      </c>
+      <c r="D212" t="s">
+        <v>391</v>
+      </c>
+      <c r="E212" t="s">
+        <v>392</v>
+      </c>
+      <c r="F212" t="s">
+        <v>38</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H212" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>749</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>434</v>
+      </c>
+      <c r="D213" t="s">
+        <v>391</v>
+      </c>
+      <c r="E213" t="s">
+        <v>392</v>
+      </c>
+      <c r="F213" t="s">
+        <v>38</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H213" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>752</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>753</v>
+      </c>
+      <c r="D214" t="s">
+        <v>391</v>
+      </c>
+      <c r="E214" t="s">
+        <v>392</v>
+      </c>
+      <c r="F214" t="s">
+        <v>112</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H214" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>756</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>437</v>
+      </c>
+      <c r="D215" t="s">
+        <v>391</v>
+      </c>
+      <c r="E215" t="s">
+        <v>392</v>
+      </c>
+      <c r="F215" t="s">
+        <v>112</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H215" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>759</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>440</v>
+      </c>
+      <c r="D216" t="s">
+        <v>391</v>
+      </c>
+      <c r="E216" t="s">
+        <v>392</v>
+      </c>
+      <c r="F216" t="s">
+        <v>112</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H216" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>762</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>443</v>
+      </c>
+      <c r="D217" t="s">
+        <v>391</v>
+      </c>
+      <c r="E217" t="s">
+        <v>392</v>
+      </c>
+      <c r="F217" t="s">
+        <v>18</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H217" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>765</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>766</v>
+      </c>
+      <c r="D218" t="s">
+        <v>391</v>
+      </c>
+      <c r="E218" t="s">
+        <v>392</v>
+      </c>
+      <c r="F218" t="s">
+        <v>18</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H218" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>769</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>770</v>
+      </c>
+      <c r="D219" t="s">
+        <v>391</v>
+      </c>
+      <c r="E219" t="s">
+        <v>392</v>
+      </c>
+      <c r="F219" t="s">
+        <v>23</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H219" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>773</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>774</v>
+      </c>
+      <c r="D220" t="s">
+        <v>391</v>
+      </c>
+      <c r="E220" t="s">
+        <v>392</v>
+      </c>
+      <c r="F220" t="s">
+        <v>112</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H220" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>777</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>778</v>
+      </c>
+      <c r="D221" t="s">
+        <v>391</v>
+      </c>
+      <c r="E221" t="s">
+        <v>392</v>
+      </c>
+      <c r="F221" t="s">
+        <v>112</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H221" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>781</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>782</v>
+      </c>
+      <c r="D222" t="s">
+        <v>391</v>
+      </c>
+      <c r="E222" t="s">
+        <v>392</v>
+      </c>
+      <c r="F222" t="s">
+        <v>112</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H222" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>785</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>786</v>
+      </c>
+      <c r="D223" t="s">
+        <v>391</v>
+      </c>
+      <c r="E223" t="s">
+        <v>392</v>
+      </c>
+      <c r="F223" t="s">
+        <v>18</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H223" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>789</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>790</v>
+      </c>
+      <c r="D224" t="s">
+        <v>391</v>
+      </c>
+      <c r="E224" t="s">
+        <v>392</v>
+      </c>
+      <c r="F224" t="s">
+        <v>18</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H224" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>793</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>794</v>
+      </c>
+      <c r="D225" t="s">
+        <v>391</v>
+      </c>
+      <c r="E225" t="s">
+        <v>392</v>
+      </c>
+      <c r="F225" t="s">
+        <v>58</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H225" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>797</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>798</v>
+      </c>
+      <c r="D226" t="s">
+        <v>391</v>
+      </c>
+      <c r="E226" t="s">
+        <v>392</v>
+      </c>
+      <c r="F226" t="s">
+        <v>58</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H226" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>801</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>802</v>
+      </c>
+      <c r="D227" t="s">
+        <v>391</v>
+      </c>
+      <c r="E227" t="s">
+        <v>392</v>
+      </c>
+      <c r="F227" t="s">
+        <v>529</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H227" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>805</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>806</v>
+      </c>
+      <c r="D228" t="s">
+        <v>391</v>
+      </c>
+      <c r="E228" t="s">
+        <v>392</v>
+      </c>
+      <c r="F228" t="s">
+        <v>354</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H228" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>809</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>810</v>
+      </c>
+      <c r="D229" t="s">
+        <v>391</v>
+      </c>
+      <c r="E229" t="s">
+        <v>392</v>
+      </c>
+      <c r="F229" t="s">
+        <v>354</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H229" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>813</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>814</v>
+      </c>
+      <c r="D230" t="s">
+        <v>391</v>
+      </c>
+      <c r="E230" t="s">
+        <v>392</v>
+      </c>
+      <c r="F230" t="s">
+        <v>354</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H230" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>817</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>446</v>
+      </c>
+      <c r="D231" t="s">
+        <v>391</v>
+      </c>
+      <c r="E231" t="s">
+        <v>392</v>
+      </c>
+      <c r="F231" t="s">
+        <v>18</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H231" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>820</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>821</v>
+      </c>
+      <c r="D232" t="s">
+        <v>391</v>
+      </c>
+      <c r="E232" t="s">
+        <v>392</v>
+      </c>
+      <c r="F232" t="s">
+        <v>18</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H232" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>824</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>825</v>
+      </c>
+      <c r="D233" t="s">
+        <v>391</v>
+      </c>
+      <c r="E233" t="s">
+        <v>392</v>
+      </c>
+      <c r="F233" t="s">
+        <v>112</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H233" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>828</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>829</v>
+      </c>
+      <c r="D234" t="s">
+        <v>391</v>
+      </c>
+      <c r="E234" t="s">
+        <v>392</v>
+      </c>
+      <c r="F234" t="s">
+        <v>58</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H234" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>832</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>833</v>
+      </c>
+      <c r="D235" t="s">
+        <v>391</v>
+      </c>
+      <c r="E235" t="s">
+        <v>392</v>
+      </c>
+      <c r="F235" t="s">
+        <v>58</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H235" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>836</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>449</v>
+      </c>
+      <c r="D236" t="s">
+        <v>391</v>
+      </c>
+      <c r="E236" t="s">
+        <v>392</v>
+      </c>
+      <c r="F236" t="s">
+        <v>529</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H236" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>839</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>451</v>
+      </c>
+      <c r="D237" t="s">
+        <v>391</v>
+      </c>
+      <c r="E237" t="s">
+        <v>392</v>
+      </c>
+      <c r="F237" t="s">
+        <v>18</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H237" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>842</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>843</v>
+      </c>
+      <c r="D238" t="s">
+        <v>391</v>
+      </c>
+      <c r="E238" t="s">
+        <v>392</v>
+      </c>
+      <c r="F238" t="s">
+        <v>354</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H238" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>846</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>454</v>
+      </c>
+      <c r="D239" t="s">
+        <v>391</v>
+      </c>
+      <c r="E239" t="s">
+        <v>392</v>
+      </c>
+      <c r="F239" t="s">
+        <v>354</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H239" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>849</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>457</v>
+      </c>
+      <c r="D240" t="s">
+        <v>391</v>
+      </c>
+      <c r="E240" t="s">
+        <v>392</v>
+      </c>
+      <c r="F240" t="s">
+        <v>58</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H240" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>852</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>52</v>
+      </c>
+      <c r="D241" t="s">
+        <v>391</v>
+      </c>
+      <c r="E241" t="s">
+        <v>392</v>
+      </c>
+      <c r="F241" t="s">
+        <v>58</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H241" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>855</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>460</v>
+      </c>
+      <c r="D242" t="s">
+        <v>391</v>
+      </c>
+      <c r="E242" t="s">
+        <v>392</v>
+      </c>
+      <c r="F242" t="s">
+        <v>18</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H242" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>858</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>859</v>
+      </c>
+      <c r="D243" t="s">
+        <v>391</v>
+      </c>
+      <c r="E243" t="s">
+        <v>392</v>
+      </c>
+      <c r="F243" t="s">
+        <v>354</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H243" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>862</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>863</v>
+      </c>
+      <c r="D244" t="s">
+        <v>391</v>
+      </c>
+      <c r="E244" t="s">
+        <v>392</v>
+      </c>
+      <c r="F244" t="s">
+        <v>354</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H244" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>866</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>463</v>
+      </c>
+      <c r="D245" t="s">
+        <v>391</v>
+      </c>
+      <c r="E245" t="s">
+        <v>392</v>
+      </c>
+      <c r="F245" t="s">
+        <v>112</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H245" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>869</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>870</v>
+      </c>
+      <c r="D246" t="s">
+        <v>391</v>
+      </c>
+      <c r="E246" t="s">
+        <v>392</v>
+      </c>
+      <c r="F246" t="s">
+        <v>58</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H246" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>873</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>874</v>
+      </c>
+      <c r="D247" t="s">
+        <v>391</v>
+      </c>
+      <c r="E247" t="s">
+        <v>392</v>
+      </c>
+      <c r="F247" t="s">
+        <v>58</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H247" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>877</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>878</v>
+      </c>
+      <c r="D248" t="s">
+        <v>391</v>
+      </c>
+      <c r="E248" t="s">
+        <v>392</v>
+      </c>
+      <c r="F248" t="s">
+        <v>18</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H248" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>881</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>882</v>
+      </c>
+      <c r="D249" t="s">
+        <v>391</v>
+      </c>
+      <c r="E249" t="s">
+        <v>392</v>
+      </c>
+      <c r="F249" t="s">
+        <v>28</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H249" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>885</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>886</v>
+      </c>
+      <c r="D250" t="s">
+        <v>391</v>
+      </c>
+      <c r="E250" t="s">
+        <v>392</v>
+      </c>
+      <c r="F250" t="s">
+        <v>28</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H250" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>889</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>466</v>
+      </c>
+      <c r="D251" t="s">
+        <v>391</v>
+      </c>
+      <c r="E251" t="s">
+        <v>392</v>
+      </c>
+      <c r="F251" t="s">
+        <v>28</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H251" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>892</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>893</v>
+      </c>
+      <c r="D252" t="s">
+        <v>391</v>
+      </c>
+      <c r="E252" t="s">
+        <v>392</v>
+      </c>
+      <c r="F252" t="s">
+        <v>354</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H252" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>896</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>469</v>
+      </c>
+      <c r="D253" t="s">
+        <v>391</v>
+      </c>
+      <c r="E253" t="s">
+        <v>392</v>
+      </c>
+      <c r="F253" t="s">
+        <v>354</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H253" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>899</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>900</v>
+      </c>
+      <c r="D254" t="s">
+        <v>391</v>
+      </c>
+      <c r="E254" t="s">
+        <v>392</v>
+      </c>
+      <c r="F254" t="s">
+        <v>354</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H254" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>903</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>904</v>
+      </c>
+      <c r="D255" t="s">
+        <v>391</v>
+      </c>
+      <c r="E255" t="s">
+        <v>392</v>
+      </c>
+      <c r="F255" t="s">
+        <v>354</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H255" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>907</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>908</v>
+      </c>
+      <c r="D256" t="s">
+        <v>391</v>
+      </c>
+      <c r="E256" t="s">
+        <v>392</v>
+      </c>
+      <c r="F256" t="s">
+        <v>354</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H256" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>911</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>472</v>
+      </c>
+      <c r="D257" t="s">
+        <v>391</v>
+      </c>
+      <c r="E257" t="s">
+        <v>392</v>
+      </c>
+      <c r="F257" t="s">
+        <v>354</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H257" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>914</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>475</v>
+      </c>
+      <c r="D258" t="s">
+        <v>391</v>
+      </c>
+      <c r="E258" t="s">
+        <v>392</v>
+      </c>
+      <c r="F258" t="s">
+        <v>354</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H258" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>917</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>56</v>
+      </c>
+      <c r="D259" t="s">
+        <v>391</v>
+      </c>
+      <c r="E259" t="s">
+        <v>392</v>
+      </c>
+      <c r="F259" t="s">
+        <v>354</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H259" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>920</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>921</v>
+      </c>
+      <c r="D260" t="s">
+        <v>391</v>
+      </c>
+      <c r="E260" t="s">
+        <v>392</v>
+      </c>
+      <c r="F260" t="s">
+        <v>354</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="H260" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>924</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>925</v>
+      </c>
+      <c r="D261" t="s">
+        <v>391</v>
+      </c>
+      <c r="E261" t="s">
+        <v>392</v>
+      </c>
+      <c r="F261" t="s">
+        <v>354</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H261" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>928</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>929</v>
+      </c>
+      <c r="D262" t="s">
+        <v>391</v>
+      </c>
+      <c r="E262" t="s">
+        <v>392</v>
+      </c>
+      <c r="F262" t="s">
+        <v>112</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H262" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>932</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>933</v>
+      </c>
+      <c r="D263" t="s">
+        <v>391</v>
+      </c>
+      <c r="E263" t="s">
+        <v>392</v>
+      </c>
+      <c r="F263" t="s">
+        <v>184</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H263" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>936</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>937</v>
+      </c>
+      <c r="D264" t="s">
+        <v>391</v>
+      </c>
+      <c r="E264" t="s">
+        <v>392</v>
+      </c>
+      <c r="F264" t="s">
+        <v>184</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H264" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>940</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>478</v>
+      </c>
+      <c r="D265" t="s">
+        <v>391</v>
+      </c>
+      <c r="E265" t="s">
+        <v>392</v>
+      </c>
+      <c r="F265" t="s">
+        <v>13</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H265" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>943</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>944</v>
+      </c>
+      <c r="D266" t="s">
+        <v>391</v>
+      </c>
+      <c r="E266" t="s">
+        <v>392</v>
+      </c>
+      <c r="F266" t="s">
+        <v>38</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H266" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>947</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>948</v>
+      </c>
+      <c r="D267" t="s">
+        <v>391</v>
+      </c>
+      <c r="E267" t="s">
+        <v>392</v>
+      </c>
+      <c r="F267" t="s">
+        <v>18</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H267" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>951</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>952</v>
+      </c>
+      <c r="D268" t="s">
+        <v>391</v>
+      </c>
+      <c r="E268" t="s">
+        <v>392</v>
+      </c>
+      <c r="F268" t="s">
+        <v>18</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H268" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>955</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>956</v>
+      </c>
+      <c r="D269" t="s">
+        <v>391</v>
+      </c>
+      <c r="E269" t="s">
+        <v>392</v>
+      </c>
+      <c r="F269" t="s">
+        <v>18</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H269" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>959</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>481</v>
+      </c>
+      <c r="D270" t="s">
+        <v>391</v>
+      </c>
+      <c r="E270" t="s">
+        <v>392</v>
+      </c>
+      <c r="F270" t="s">
+        <v>141</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H270" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>962</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>484</v>
+      </c>
+      <c r="D271" t="s">
+        <v>391</v>
+      </c>
+      <c r="E271" t="s">
+        <v>392</v>
+      </c>
+      <c r="F271" t="s">
+        <v>28</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H271" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>965</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>487</v>
+      </c>
+      <c r="D272" t="s">
+        <v>391</v>
+      </c>
+      <c r="E272" t="s">
+        <v>392</v>
+      </c>
+      <c r="F272" t="s">
+        <v>28</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H272" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>968</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>969</v>
+      </c>
+      <c r="D273" t="s">
+        <v>391</v>
+      </c>
+      <c r="E273" t="s">
+        <v>392</v>
+      </c>
+      <c r="F273" t="s">
+        <v>38</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H273" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>972</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>973</v>
+      </c>
+      <c r="D274" t="s">
+        <v>391</v>
+      </c>
+      <c r="E274" t="s">
+        <v>392</v>
+      </c>
+      <c r="F274" t="s">
+        <v>58</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H274" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>976</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>977</v>
+      </c>
+      <c r="D275" t="s">
+        <v>391</v>
+      </c>
+      <c r="E275" t="s">
+        <v>392</v>
+      </c>
+      <c r="F275" t="s">
+        <v>58</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H275" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>980</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>981</v>
+      </c>
+      <c r="D276" t="s">
+        <v>391</v>
+      </c>
+      <c r="E276" t="s">
+        <v>392</v>
+      </c>
+      <c r="F276" t="s">
+        <v>58</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H276" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>984</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>985</v>
+      </c>
+      <c r="D277" t="s">
+        <v>391</v>
+      </c>
+      <c r="E277" t="s">
+        <v>392</v>
+      </c>
+      <c r="F277" t="s">
+        <v>38</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H277" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>988</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>490</v>
+      </c>
+      <c r="D278" t="s">
+        <v>391</v>
+      </c>
+      <c r="E278" t="s">
+        <v>392</v>
+      </c>
+      <c r="F278" t="s">
+        <v>38</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H278" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>991</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>493</v>
+      </c>
+      <c r="D279" t="s">
+        <v>391</v>
+      </c>
+      <c r="E279" t="s">
+        <v>392</v>
+      </c>
+      <c r="F279" t="s">
+        <v>38</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H279" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>994</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>995</v>
+      </c>
+      <c r="D280" t="s">
+        <v>391</v>
+      </c>
+      <c r="E280" t="s">
+        <v>392</v>
+      </c>
+      <c r="F280" t="s">
+        <v>38</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H280" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>998</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>61</v>
+      </c>
+      <c r="D281" t="s">
+        <v>391</v>
+      </c>
+      <c r="E281" t="s">
+        <v>392</v>
+      </c>
+      <c r="F281" t="s">
+        <v>141</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>65</v>
+      </c>
+      <c r="D282" t="s">
+        <v>391</v>
+      </c>
+      <c r="E282" t="s">
+        <v>392</v>
+      </c>
+      <c r="F282" t="s">
+        <v>58</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D283" t="s">
+        <v>391</v>
+      </c>
+      <c r="E283" t="s">
+        <v>392</v>
+      </c>
+      <c r="F283" t="s">
+        <v>38</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D284" t="s">
+        <v>391</v>
+      </c>
+      <c r="E284" t="s">
+        <v>392</v>
+      </c>
+      <c r="F284" t="s">
+        <v>38</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D285" t="s">
+        <v>391</v>
+      </c>
+      <c r="E285" t="s">
+        <v>392</v>
+      </c>
+      <c r="F285" t="s">
+        <v>38</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>496</v>
+      </c>
+      <c r="D286" t="s">
+        <v>391</v>
+      </c>
+      <c r="E286" t="s">
+        <v>392</v>
+      </c>
+      <c r="F286" t="s">
+        <v>38</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>499</v>
+      </c>
+      <c r="D287" t="s">
+        <v>391</v>
+      </c>
+      <c r="E287" t="s">
+        <v>392</v>
+      </c>
+      <c r="F287" t="s">
+        <v>38</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>353</v>
+      </c>
+      <c r="D288" t="s">
+        <v>391</v>
+      </c>
+      <c r="E288" t="s">
+        <v>392</v>
+      </c>
+      <c r="F288" t="s">
+        <v>23</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D289" t="s">
+        <v>391</v>
+      </c>
+      <c r="E289" t="s">
+        <v>392</v>
+      </c>
+      <c r="F289" t="s">
+        <v>18</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D290" t="s">
+        <v>391</v>
+      </c>
+      <c r="E290" t="s">
+        <v>392</v>
+      </c>
+      <c r="F290" t="s">
+        <v>18</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D291" t="s">
+        <v>391</v>
+      </c>
+      <c r="E291" t="s">
+        <v>392</v>
+      </c>
+      <c r="F291" t="s">
+        <v>18</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D292" t="s">
+        <v>391</v>
+      </c>
+      <c r="E292" t="s">
+        <v>392</v>
+      </c>
+      <c r="F292" t="s">
+        <v>18</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D293" t="s">
+        <v>391</v>
+      </c>
+      <c r="E293" t="s">
+        <v>392</v>
+      </c>
+      <c r="F293" t="s">
+        <v>58</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D294" t="s">
+        <v>391</v>
+      </c>
+      <c r="E294" t="s">
+        <v>392</v>
+      </c>
+      <c r="F294" t="s">
+        <v>58</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D295" t="s">
+        <v>391</v>
+      </c>
+      <c r="E295" t="s">
+        <v>392</v>
+      </c>
+      <c r="F295" t="s">
+        <v>38</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>294</v>
+      </c>
+      <c r="D296" t="s">
+        <v>391</v>
+      </c>
+      <c r="E296" t="s">
+        <v>392</v>
+      </c>
+      <c r="F296" t="s">
+        <v>58</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>297</v>
+      </c>
+      <c r="D297" t="s">
+        <v>391</v>
+      </c>
+      <c r="E297" t="s">
+        <v>392</v>
+      </c>
+      <c r="F297" t="s">
+        <v>58</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D298" t="s">
+        <v>391</v>
+      </c>
+      <c r="E298" t="s">
+        <v>392</v>
+      </c>
+      <c r="F298" t="s">
+        <v>112</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D299" t="s">
+        <v>391</v>
+      </c>
+      <c r="E299" t="s">
+        <v>392</v>
+      </c>
+      <c r="F299" t="s">
+        <v>23</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D300" t="s">
+        <v>391</v>
+      </c>
+      <c r="E300" t="s">
+        <v>392</v>
+      </c>
+      <c r="F300" t="s">
+        <v>23</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>502</v>
+      </c>
+      <c r="D301" t="s">
+        <v>391</v>
+      </c>
+      <c r="E301" t="s">
+        <v>392</v>
+      </c>
+      <c r="F301" t="s">
+        <v>23</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D302" t="s">
+        <v>391</v>
+      </c>
+      <c r="E302" t="s">
+        <v>392</v>
+      </c>
+      <c r="F302" t="s">
+        <v>23</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>300</v>
+      </c>
+      <c r="D303" t="s">
+        <v>391</v>
+      </c>
+      <c r="E303" t="s">
+        <v>392</v>
+      </c>
+      <c r="F303" t="s">
+        <v>23</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>303</v>
+      </c>
+      <c r="D304" t="s">
+        <v>391</v>
+      </c>
+      <c r="E304" t="s">
+        <v>392</v>
+      </c>
+      <c r="F304" t="s">
+        <v>23</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>505</v>
+      </c>
+      <c r="D305" t="s">
+        <v>391</v>
+      </c>
+      <c r="E305" t="s">
+        <v>392</v>
+      </c>
+      <c r="F305" t="s">
+        <v>23</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>508</v>
+      </c>
+      <c r="D306" t="s">
+        <v>391</v>
+      </c>
+      <c r="E306" t="s">
+        <v>392</v>
+      </c>
+      <c r="F306" t="s">
+        <v>23</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>511</v>
+      </c>
+      <c r="D307" t="s">
+        <v>391</v>
+      </c>
+      <c r="E307" t="s">
+        <v>392</v>
+      </c>
+      <c r="F307" t="s">
+        <v>58</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D308" t="s">
+        <v>391</v>
+      </c>
+      <c r="E308" t="s">
+        <v>392</v>
+      </c>
+      <c r="F308" t="s">
+        <v>58</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D309" t="s">
+        <v>391</v>
+      </c>
+      <c r="E309" t="s">
+        <v>392</v>
+      </c>
+      <c r="F309" t="s">
+        <v>38</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D310" t="s">
+        <v>391</v>
+      </c>
+      <c r="E310" t="s">
+        <v>392</v>
+      </c>
+      <c r="F310" t="s">
+        <v>38</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D311" t="s">
+        <v>391</v>
+      </c>
+      <c r="E311" t="s">
+        <v>392</v>
+      </c>
+      <c r="F311" t="s">
+        <v>58</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D312" t="s">
+        <v>391</v>
+      </c>
+      <c r="E312" t="s">
+        <v>392</v>
+      </c>
+      <c r="F312" t="s">
+        <v>18</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D313" t="s">
+        <v>391</v>
+      </c>
+      <c r="E313" t="s">
+        <v>392</v>
+      </c>
+      <c r="F313" t="s">
+        <v>58</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D314" t="s">
+        <v>391</v>
+      </c>
+      <c r="E314" t="s">
+        <v>392</v>
+      </c>
+      <c r="F314" t="s">
+        <v>13</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>514</v>
+      </c>
+      <c r="D315" t="s">
+        <v>391</v>
+      </c>
+      <c r="E315" t="s">
+        <v>392</v>
+      </c>
+      <c r="F315" t="s">
+        <v>13</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D316" t="s">
+        <v>391</v>
+      </c>
+      <c r="E316" t="s">
+        <v>392</v>
+      </c>
+      <c r="F316" t="s">
+        <v>58</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>272</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>10</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F317" t="s">
+        <v>307</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
         <v>17</v>
       </c>
-      <c r="D50" t="s">
-[...5 lines deleted...]
-      <c r="F50" t="s">
+      <c r="D318" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F318" t="s">
+        <v>529</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>22</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F319" t="s">
+        <v>307</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>27</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F320" t="s">
+        <v>307</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>32</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F321" t="s">
+        <v>307</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>49</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>10</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F322" t="s">
+        <v>23</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>53</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>17</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F323" t="s">
+        <v>23</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>70</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>22</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F324" t="s">
+        <v>354</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>74</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>27</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F325" t="s">
+        <v>354</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>205</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>32</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F326" t="s">
+        <v>38</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>213</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>37</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F327" t="s">
+        <v>370</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>232</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>42</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F328" t="s">
+        <v>38</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>236</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>8</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F329" t="s">
+        <v>38</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>244</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>49</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F330" t="s">
+        <v>38</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>646</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>53</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F331" t="s">
+        <v>38</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>650</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>57</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F332" t="s">
+        <v>38</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>670</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>62</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F333" t="s">
+        <v>38</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>725</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>66</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>829</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>70</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F335" t="s">
+        <v>58</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>893</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>74</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F336" t="s">
+        <v>58</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>921</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>78</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F337" t="s">
+        <v>58</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>82</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F338" t="s">
+        <v>23</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>87</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F339" t="s">
+        <v>354</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>91</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F340" t="s">
+        <v>38</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>95</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F341" t="s">
+        <v>38</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>99</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F342" t="s">
+        <v>370</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>103</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F343" t="s">
+        <v>354</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>107</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F344" t="s">
+        <v>354</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>111</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F345" t="s">
+        <v>112</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>116</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F346" t="s">
+        <v>354</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>120</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F347" t="s">
+        <v>354</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>124</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F348" t="s">
+        <v>354</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>128</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F349" t="s">
+        <v>38</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>132</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F350" t="s">
+        <v>58</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>136</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F351" t="s">
+        <v>83</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>140</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F352" t="s">
+        <v>83</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>145</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F353" t="s">
+        <v>112</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>149</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F354" t="s">
+        <v>354</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>153</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F355" t="s">
+        <v>354</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>157</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F356" t="s">
+        <v>23</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>16</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F357" t="s">
+        <v>23</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>164</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F358" t="s">
+        <v>23</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>21</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F359" t="s">
+        <v>354</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>171</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F360" t="s">
+        <v>23</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>175</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F361" t="s">
+        <v>354</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>179</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F362" t="s">
+        <v>354</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
         <v>183</v>
       </c>
-      <c r="G50" s="1" t="s">
-[...3 lines deleted...]
-        <v>185</v>
+      <c r="D363" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F363" t="s">
+        <v>23</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>188</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F364" t="s">
+        <v>354</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>192</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F365" t="s">
+        <v>58</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>196</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F366" t="s">
+        <v>141</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>201</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F367" t="s">
+        <v>141</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>205</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F368" t="s">
+        <v>141</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>209</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F369" t="s">
+        <v>13</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H369" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>213</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F370" t="s">
+        <v>354</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>26</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F371" t="s">
+        <v>23</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>220</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F372" t="s">
+        <v>23</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>224</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F373" t="s">
+        <v>23</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>228</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F374" t="s">
+        <v>23</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>232</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F375" t="s">
+        <v>23</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>236</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F376" t="s">
+        <v>112</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>240</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F377" t="s">
+        <v>197</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>244</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F378" t="s">
+        <v>197</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>248</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F379" t="s">
+        <v>18</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>252</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F380" t="s">
+        <v>197</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>256</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F381" t="s">
+        <v>184</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>260</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F382" t="s">
+        <v>307</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>264</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F383" t="s">
+        <v>307</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>268</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F384" t="s">
+        <v>307</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>272</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F385" t="s">
+        <v>38</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>27</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>22</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F386" t="s">
+        <v>23</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>32</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>27</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F387" t="s">
+        <v>13</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>37</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>32</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F388" t="s">
+        <v>13</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>42</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>37</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F389" t="s">
+        <v>13</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>57</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>42</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F390" t="s">
+        <v>23</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>62</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>8</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F391" t="s">
+        <v>23</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>66</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>49</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F392" t="s">
+        <v>23</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>78</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>53</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F393" t="s">
+        <v>354</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>111</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>57</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F394" t="s">
+        <v>58</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>116</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>62</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F395" t="s">
+        <v>58</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>120</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>66</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F396" t="s">
+        <v>58</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>136</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>74</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F397" t="s">
+        <v>58</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>140</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>78</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F398" t="s">
+        <v>58</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>145</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>82</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F399" t="s">
+        <v>58</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>149</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>87</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F400" t="s">
+        <v>184</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>153</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>91</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F401" t="s">
+        <v>184</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>157</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>95</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F402" t="s">
+        <v>184</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>175</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>99</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F403" t="s">
+        <v>307</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>183</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>103</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F404" t="s">
+        <v>307</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>196</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>107</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F405" t="s">
+        <v>38</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>201</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>111</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F406" t="s">
+        <v>38</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>209</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>116</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F407" t="s">
+        <v>370</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>220</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>120</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F408" t="s">
+        <v>28</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>224</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>124</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F409" t="s">
+        <v>28</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>228</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>128</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F410" t="s">
+        <v>307</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>240</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>132</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F411" t="s">
+        <v>38</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>248</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>136</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F412" t="s">
+        <v>38</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>252</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>140</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F413" t="s">
+        <v>38</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>256</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>145</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F414" t="s">
+        <v>38</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>260</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>149</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F415" t="s">
+        <v>28</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>264</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>153</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F416" t="s">
+        <v>28</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>268</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>157</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F417" t="s">
+        <v>28</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>276</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>16</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F418" t="s">
+        <v>307</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>662</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>164</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F419" t="s">
+        <v>13</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>666</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>21</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F420" t="s">
+        <v>13</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>674</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>171</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F421" t="s">
+        <v>13</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>678</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>175</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F422" t="s">
+        <v>33</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>682</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>179</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F423" t="s">
+        <v>33</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>686</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>183</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F424" t="s">
+        <v>33</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>690</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>188</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F425" t="s">
+        <v>33</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>694</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>192</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F426" t="s">
+        <v>33</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>698</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>196</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F427" t="s">
+        <v>58</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>706</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>201</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F428" t="s">
+        <v>141</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>753</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>205</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F429" t="s">
+        <v>18</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>766</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>209</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F430" t="s">
+        <v>141</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>770</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>213</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F431" t="s">
+        <v>370</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>774</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>26</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F432" t="s">
+        <v>33</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>778</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>220</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F433" t="s">
+        <v>33</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>782</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>224</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F434" t="s">
+        <v>33</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>786</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>228</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F435" t="s">
+        <v>33</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>790</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>232</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F436" t="s">
+        <v>23</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>794</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>236</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F437" t="s">
+        <v>23</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>798</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>240</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F438" t="s">
+        <v>23</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>802</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>244</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F439" t="s">
+        <v>38</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>806</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>248</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F440" t="s">
+        <v>38</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>810</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>252</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F441" t="s">
+        <v>38</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>814</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>256</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F442" t="s">
+        <v>38</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>821</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>260</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F443" t="s">
+        <v>184</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>825</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>264</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F444" t="s">
+        <v>184</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>833</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>268</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F445" t="s">
+        <v>184</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>843</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>272</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F446" t="s">
+        <v>354</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>863</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>276</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F447" t="s">
+        <v>28</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>874</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>31</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F448" t="s">
+        <v>28</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>878</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>283</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F449" t="s">
+        <v>28</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>886</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>410</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F450" t="s">
+        <v>28</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>900</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>413</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F451" t="s">
+        <v>33</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>904</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>36</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F452" t="s">
+        <v>33</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>908</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>41</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F453" t="s">
+        <v>33</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>925</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>45</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F454" t="s">
+        <v>23</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>929</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>48</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F455" t="s">
+        <v>58</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>933</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>416</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F456" t="s">
+        <v>58</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>937</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>606</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F457" t="s">
+        <v>354</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>944</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>610</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F458" t="s">
+        <v>13</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>948</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>614</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F459" t="s">
+        <v>13</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>969</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>618</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F460" t="s">
+        <v>184</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>973</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>622</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F461" t="s">
+        <v>184</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>977</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>626</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F462" t="s">
+        <v>184</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>995</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>630</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F463" t="s">
+        <v>38</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>634</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F464" t="s">
+        <v>23</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>638</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F465" t="s">
+        <v>23</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>642</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F466" t="s">
+        <v>23</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>646</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F467" t="s">
+        <v>28</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>650</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F468" t="s">
+        <v>28</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>654</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F469" t="s">
+        <v>28</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>658</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F470" t="s">
+        <v>370</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>662</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F471" t="s">
+        <v>58</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>666</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F472" t="s">
+        <v>58</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>670</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F473" t="s">
+        <v>13</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>674</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F474" t="s">
+        <v>112</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>678</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F475" t="s">
+        <v>112</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>682</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F476" t="s">
+        <v>112</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>686</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F477" t="s">
+        <v>307</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>690</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F478" t="s">
+        <v>354</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>694</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F479" t="s">
+        <v>38</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>698</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F480" t="s">
+        <v>38</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>702</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F481" t="s">
+        <v>28</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>706</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F482" t="s">
+        <v>112</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>351</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F483" t="s">
+        <v>112</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>419</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F484" t="s">
+        <v>112</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>422</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F485" t="s">
+        <v>13</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>425</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F486" t="s">
+        <v>13</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>428</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F487" t="s">
+        <v>370</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>725</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F488" t="s">
+        <v>28</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>431</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F489" t="s">
+        <v>28</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>732</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F490" t="s">
+        <v>28</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>736</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F491" t="s">
+        <v>184</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>740</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F492" t="s">
+        <v>184</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>286</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F493" t="s">
+        <v>184</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>291</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F494" t="s">
+        <v>58</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>434</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F495" t="s">
+        <v>58</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>753</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F496" t="s">
+        <v>58</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>437</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F497" t="s">
+        <v>23</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>440</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F498" t="s">
+        <v>23</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>443</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F499" t="s">
+        <v>354</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>766</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F500" t="s">
+        <v>83</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>770</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F501" t="s">
+        <v>307</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>774</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F502" t="s">
+        <v>307</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>778</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F503" t="s">
+        <v>83</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>782</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F504" t="s">
+        <v>13</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>786</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F505" t="s">
+        <v>13</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>790</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F506" t="s">
+        <v>23</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>794</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F507" t="s">
+        <v>23</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>798</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F508" t="s">
+        <v>23</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>802</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F509" t="s">
+        <v>370</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>806</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F510" t="s">
+        <v>28</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>810</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F511" t="s">
+        <v>28</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>814</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F512" t="s">
+        <v>28</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>446</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F513" t="s">
+        <v>18</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>821</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F514" t="s">
+        <v>58</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>825</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F515" t="s">
+        <v>58</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>829</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F516" t="s">
+        <v>58</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>833</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F517" t="s">
+        <v>184</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>449</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F518" t="s">
+        <v>184</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>451</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F519" t="s">
+        <v>184</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>843</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F520" t="s">
+        <v>354</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>454</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F521" t="s">
+        <v>33</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>457</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F522" t="s">
+        <v>33</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>52</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F523" t="s">
+        <v>33</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>460</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F524" t="s">
+        <v>307</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>859</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F525" t="s">
+        <v>112</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>863</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F526" t="s">
+        <v>354</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>463</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F527" t="s">
+        <v>38</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>870</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F528" t="s">
+        <v>370</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>874</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F529" t="s">
+        <v>13</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>878</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F530" t="s">
+        <v>13</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>882</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F531" t="s">
+        <v>18</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>886</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F532" t="s">
+        <v>184</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>466</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F533" t="s">
+        <v>184</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>893</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F534" t="s">
+        <v>28</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>469</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F535" t="s">
+        <v>28</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>900</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F536" t="s">
+        <v>184</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>904</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F537" t="s">
+        <v>58</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>908</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F538" t="s">
+        <v>58</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>472</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F539" t="s">
+        <v>58</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>475</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F540" t="s">
+        <v>23</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>56</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F541" t="s">
+        <v>23</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>921</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F542" t="s">
+        <v>23</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>925</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F543" t="s">
+        <v>83</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>929</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F544" t="s">
+        <v>354</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>933</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F545" t="s">
+        <v>23</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>937</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F546" t="s">
+        <v>23</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>478</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F547" t="s">
+        <v>23</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>944</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F548" t="s">
+        <v>38</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>948</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F549" t="s">
+        <v>38</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>952</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F550" t="s">
+        <v>38</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>956</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F551" t="s">
+        <v>38</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H551" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>481</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F552" t="s">
+        <v>38</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="H552" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>484</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F553" t="s">
+        <v>38</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H553" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>487</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F554" t="s">
+        <v>38</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H554" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>969</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F555" t="s">
+        <v>38</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H555" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>973</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F556" t="s">
+        <v>38</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H556" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>977</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F557" t="s">
+        <v>38</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H557" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>981</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F558" t="s">
+        <v>38</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H558" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>985</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F559" t="s">
+        <v>38</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H559" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>490</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F560" t="s">
+        <v>38</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H560" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>493</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F561" t="s">
+        <v>38</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H561" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>995</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F562" t="s">
+        <v>38</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H562" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>61</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F563" t="s">
+        <v>38</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H563" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>65</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F564" t="s">
+        <v>13</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H564" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E565" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F565" t="s">
+        <v>13</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H565" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F566" t="s">
+        <v>33</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H566" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F567" t="s">
+        <v>33</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H567" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>496</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F568" t="s">
+        <v>33</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H568" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>499</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F569" t="s">
+        <v>197</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H569" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>353</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F570" t="s">
+        <v>197</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H570" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F571" t="s">
+        <v>112</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H571" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F572" t="s">
+        <v>112</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H572" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F573" t="s">
+        <v>370</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H573" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F574" t="s">
+        <v>370</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H574" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F575" t="s">
+        <v>58</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="H575" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E576" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F576" t="s">
+        <v>58</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H576" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F577" t="s">
+        <v>58</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="H577" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>294</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E578" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F578" t="s">
+        <v>184</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H578" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>297</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F579" t="s">
+        <v>184</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H579" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F580" t="s">
+        <v>184</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H580" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F581" t="s">
+        <v>28</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H581" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E582" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F582" t="s">
+        <v>28</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H582" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>502</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E583" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F583" t="s">
+        <v>28</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H583" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D584" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E584" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F584" t="s">
+        <v>197</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H584" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>300</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E585" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F585" t="s">
+        <v>13</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="H585" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>303</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E586" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F586" t="s">
+        <v>13</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H586" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>505</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E587" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F587" t="s">
+        <v>33</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="H587" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>508</v>
+      </c>
+      <c r="D588" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E588" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F588" t="s">
+        <v>33</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H588" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>511</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E589" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F589" t="s">
+        <v>33</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="H589" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D590" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E590" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F590" t="s">
+        <v>370</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="H590" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D591" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E591" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F591" t="s">
+        <v>370</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="H591" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E592" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F592" t="s">
+        <v>370</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="H592" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E593" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F593" t="s">
+        <v>23</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H593" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D594" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E594" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F594" t="s">
+        <v>23</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H594" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D595" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E595" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F595" t="s">
+        <v>23</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="H595" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D596" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E596" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F596" t="s">
+        <v>112</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H596" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>514</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E597" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F597" t="s">
+        <v>58</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H597" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D598" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E598" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F598" t="s">
+        <v>58</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H598" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>69</v>
+      </c>
+      <c r="D599" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E599" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F599" t="s">
+        <v>58</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H599" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>306</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E600" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F600" t="s">
+        <v>354</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H600" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E601" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F601" t="s">
+        <v>354</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H601" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E602" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F602" t="s">
+        <v>197</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H602" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E603" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F603" t="s">
+        <v>354</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="H603" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D604" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E604" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F604" t="s">
+        <v>354</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H604" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E605" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F605" t="s">
+        <v>23</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="H605" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D606" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E606" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F606" t="s">
+        <v>23</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H606" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D607" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E607" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F607" t="s">
+        <v>23</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="H607" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>517</v>
+      </c>
+      <c r="D608" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E608" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F608" t="s">
+        <v>184</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H608" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>520</v>
+      </c>
+      <c r="D609" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E609" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F609" t="s">
+        <v>184</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="H609" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D610" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E610" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F610" t="s">
+        <v>184</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H610" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D611" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E611" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F611" t="s">
+        <v>354</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="H611" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D612" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E612" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F612" t="s">
+        <v>370</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="H612" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D613" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E613" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F613" t="s">
+        <v>370</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H613" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D614" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E614" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F614" t="s">
+        <v>13</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="H614" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D615" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E615" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F615" t="s">
+        <v>13</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H615" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D616" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E616" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F616" t="s">
+        <v>28</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="H616" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D617" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E617" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F617" t="s">
+        <v>28</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H617" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D618" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E618" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F618" t="s">
+        <v>18</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="H618" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D619" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E619" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F619" t="s">
+        <v>33</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H619" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D620" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E620" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F620" t="s">
+        <v>33</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H620" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D621" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E621" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F621" t="s">
+        <v>58</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="H621" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>523</v>
+      </c>
+      <c r="D622" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E622" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F622" t="s">
+        <v>58</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="H622" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>526</v>
+      </c>
+      <c r="D623" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E623" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F623" t="s">
+        <v>58</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H623" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D624" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E624" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F624" t="s">
+        <v>354</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="H624" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D625" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E625" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F625" t="s">
+        <v>13</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H625" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D626" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E626" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F626" t="s">
+        <v>13</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H626" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>528</v>
+      </c>
+      <c r="D627" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E627" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F627" t="s">
+        <v>354</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H627" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>532</v>
+      </c>
+      <c r="D628" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E628" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F628" t="s">
+        <v>354</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H628" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D629" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E629" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F629" t="s">
+        <v>354</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H629" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D630" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E630" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F630" t="s">
+        <v>307</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="H630" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>535</v>
+      </c>
+      <c r="D631" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E631" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F631" t="s">
+        <v>184</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H631" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D632" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E632" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F632" t="s">
+        <v>184</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="H632" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>538</v>
+      </c>
+      <c r="D633" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E633" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F633" t="s">
+        <v>184</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="H633" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D634" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E634" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F634" t="s">
+        <v>18</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H634" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>73</v>
+      </c>
+      <c r="D635" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E635" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F635" t="s">
+        <v>18</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="H635" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>77</v>
+      </c>
+      <c r="D636" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E636" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F636" t="s">
+        <v>354</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="H636" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D637" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E637" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F637" t="s">
+        <v>23</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H637" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>81</v>
+      </c>
+      <c r="D638" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E638" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F638" t="s">
+        <v>23</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="H638" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D639" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E639" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F639" t="s">
+        <v>23</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="H639" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D640" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E640" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F640" t="s">
+        <v>354</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="H640" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>541</v>
+      </c>
+      <c r="D641" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E641" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F641" t="s">
+        <v>141</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H641" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>544</v>
+      </c>
+      <c r="D642" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E642" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F642" t="s">
+        <v>18</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="H642" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D643" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E643" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F643" t="s">
+        <v>33</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D644" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E644" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F644" t="s">
+        <v>33</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D645" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E645" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F645" t="s">
+        <v>33</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>547</v>
+      </c>
+      <c r="D646" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E646" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F646" t="s">
+        <v>58</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D647" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E647" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F647" t="s">
+        <v>370</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D648" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E648" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F648" t="s">
+        <v>58</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D649" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E649" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F649" t="s">
+        <v>58</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D650" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E650" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F650" t="s">
+        <v>13</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D651" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E651" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F651" t="s">
+        <v>13</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>549</v>
+      </c>
+      <c r="D652" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E652" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F652" t="s">
+        <v>18</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D653" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E653" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F653" t="s">
+        <v>18</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D654" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E654" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F654" t="s">
+        <v>23</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D655" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E655" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F655" t="s">
+        <v>23</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D656" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E656" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F656" t="s">
+        <v>184</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D657" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E657" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F657" t="s">
+        <v>184</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>86</v>
+      </c>
+      <c r="D658" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E658" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F658" t="s">
+        <v>184</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D659" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E659" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F659" t="s">
+        <v>28</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D660" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E660" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F660" t="s">
+        <v>28</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D661" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E661" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F661" t="s">
+        <v>58</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D662" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E662" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F662" t="s">
+        <v>58</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D663" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E663" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F663" t="s">
+        <v>58</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D664" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E664" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F664" t="s">
+        <v>112</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D665" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E665" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F665" t="s">
+        <v>23</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>357</v>
+      </c>
+      <c r="D666" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E666" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F666" t="s">
+        <v>23</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D667" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E667" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F667" t="s">
+        <v>23</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D668" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E668" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F668" t="s">
+        <v>354</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D669" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E669" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F669" t="s">
+        <v>58</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D670" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E670" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F670" t="s">
+        <v>58</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D671" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E671" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F671" t="s">
+        <v>58</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D672" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E672" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F672" t="s">
+        <v>112</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D673" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E673" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F673" t="s">
+        <v>13</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D674" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E674" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F674" t="s">
+        <v>13</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D675" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E675" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F675" t="s">
+        <v>370</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D676" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E676" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F676" t="s">
+        <v>184</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D677" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E677" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F677" t="s">
+        <v>184</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D678" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E678" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F678" t="s">
+        <v>197</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D679" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E679" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F679" t="s">
+        <v>13</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D680" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E680" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F680" t="s">
+        <v>13</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D681" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E681" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F681" t="s">
+        <v>23</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D682" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E682" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F682" t="s">
+        <v>18</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>552</v>
+      </c>
+      <c r="D683" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E683" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F683" t="s">
+        <v>33</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>310</v>
+      </c>
+      <c r="D684" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E684" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F684" t="s">
+        <v>33</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D685" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E685" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F685" t="s">
+        <v>33</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D686" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E686" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F686" t="s">
+        <v>58</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D687" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E687" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F687" t="s">
+        <v>58</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D688" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E688" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F688" t="s">
+        <v>370</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>90</v>
+      </c>
+      <c r="D689" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E689" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F689" t="s">
+        <v>307</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D690" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E690" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F690" t="s">
+        <v>307</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D691" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E691" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F691" t="s">
+        <v>354</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D692" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E692" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F692" t="s">
+        <v>13</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D693" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E693" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F693" t="s">
+        <v>13</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D694" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E694" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F694" t="s">
+        <v>38</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>555</v>
+      </c>
+      <c r="D695" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E695" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F695" t="s">
+        <v>38</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D696" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E696" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F696" t="s">
+        <v>38</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D697" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E697" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F697" t="s">
+        <v>38</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D698" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E698" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F698" t="s">
+        <v>38</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>558</v>
+      </c>
+      <c r="D699" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E699" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F699" t="s">
+        <v>38</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>94</v>
+      </c>
+      <c r="D700" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E700" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F700" t="s">
+        <v>38</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D701" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E701" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F701" t="s">
+        <v>38</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D702" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E702" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F702" t="s">
+        <v>38</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D703" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E703" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F703" t="s">
+        <v>38</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D704" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E704" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F704" t="s">
+        <v>38</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D705" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E705" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F705" t="s">
+        <v>38</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>561</v>
+      </c>
+      <c r="D706" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E706" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F706" t="s">
+        <v>38</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D707" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E707" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F707" t="s">
+        <v>38</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D708" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E708" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F708" t="s">
+        <v>38</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D709" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E709" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F709" t="s">
+        <v>38</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D710" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E710" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F710" t="s">
+        <v>38</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D711" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E711" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F711" t="s">
+        <v>38</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D712" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E712" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F712" t="s">
+        <v>38</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D713" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E713" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F713" t="s">
+        <v>38</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D714" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E714" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F714" t="s">
+        <v>38</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>360</v>
+      </c>
+      <c r="D715" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E715" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F715" t="s">
+        <v>23</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D716" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E716" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F716" t="s">
+        <v>23</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D717" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E717" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F717" t="s">
+        <v>33</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D718" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E718" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F718" t="s">
+        <v>33</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>563</v>
+      </c>
+      <c r="D719" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E719" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F719" t="s">
+        <v>33</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D720" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E720" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F720" t="s">
+        <v>184</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D721" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E721" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F721" t="s">
+        <v>370</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D722" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E722" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F722" t="s">
+        <v>58</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D723" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E723" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F723" t="s">
+        <v>58</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>566</v>
+      </c>
+      <c r="D724" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E724" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F724" t="s">
+        <v>58</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>98</v>
+      </c>
+      <c r="D725" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E725" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F725" t="s">
+        <v>18</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>102</v>
+      </c>
+      <c r="D726" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E726" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F726" t="s">
+        <v>13</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D727" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E727" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F727" t="s">
+        <v>13</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D728" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E728" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F728" t="s">
+        <v>23</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D729" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E729" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F729" t="s">
+        <v>23</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D730" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E730" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F730" t="s">
+        <v>184</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D731" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E731" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F731" t="s">
+        <v>184</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D732" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E732" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F732" t="s">
+        <v>18</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D733" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E733" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F733" t="s">
+        <v>58</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D734" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E734" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F734" t="s">
+        <v>58</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D735" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E735" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F735" t="s">
+        <v>58</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D736" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E736" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F736" t="s">
+        <v>307</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D737" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E737" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F737" t="s">
+        <v>307</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D738" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E738" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F738" t="s">
+        <v>307</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D739" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E739" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F739" t="s">
+        <v>33</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D740" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E740" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F740" t="s">
+        <v>33</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D741" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E741" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F741" t="s">
+        <v>33</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D742" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E742" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F742" t="s">
+        <v>141</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D743" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E743" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F743" t="s">
+        <v>2310</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2313</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D744" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E744" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F744" t="s">
+        <v>370</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D745" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E745" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F745" t="s">
+        <v>370</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D746" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E746" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F746" t="s">
+        <v>13</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D747" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E747" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F747" t="s">
+        <v>13</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D748" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E748" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F748" t="s">
+        <v>23</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D749" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E749" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F749" t="s">
+        <v>23</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>106</v>
+      </c>
+      <c r="D750" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E750" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F750" t="s">
+        <v>23</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D751" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E751" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F751" t="s">
+        <v>354</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D752" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E752" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F752" t="s">
+        <v>197</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>110</v>
+      </c>
+      <c r="D753" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E753" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F753" t="s">
+        <v>197</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D754" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E754" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F754" t="s">
+        <v>33</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D755" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E755" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F755" t="s">
+        <v>33</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D756" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E756" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F756" t="s">
+        <v>112</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>569</v>
+      </c>
+      <c r="D757" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E757" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F757" t="s">
+        <v>370</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D758" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E758" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F758" t="s">
+        <v>58</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>572</v>
+      </c>
+      <c r="D759" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E759" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F759" t="s">
+        <v>58</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D760" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E760" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F760" t="s">
+        <v>184</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D761" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E761" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F761" t="s">
+        <v>184</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2369</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D762" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E762" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F762" t="s">
+        <v>184</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D763" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E763" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F763" t="s">
+        <v>13</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D764" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E764" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F764" t="s">
+        <v>13</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D765" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E765" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F765" t="s">
+        <v>23</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D766" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E766" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F766" t="s">
+        <v>23</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D767" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E767" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F767" t="s">
+        <v>23</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D768" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E768" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F768" t="s">
+        <v>354</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D769" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E769" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F769" t="s">
+        <v>354</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D770" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E770" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F770" t="s">
+        <v>58</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="H770" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D771" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E771" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F771" t="s">
+        <v>58</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="H771" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D772" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E772" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F772" t="s">
+        <v>58</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D773" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E773" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F773" t="s">
+        <v>354</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D774" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E774" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F774" t="s">
+        <v>354</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="H774" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D775" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E775" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F775" t="s">
+        <v>13</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="H775" t="s">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D776" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E776" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F776" t="s">
+        <v>13</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="H776" t="s">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>2420</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D777" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E777" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F777" t="s">
+        <v>23</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="H777" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D778" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E778" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F778" t="s">
+        <v>23</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="H778" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D779" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E779" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F779" t="s">
+        <v>23</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="H779" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>115</v>
+      </c>
+      <c r="D780" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E780" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F780" t="s">
+        <v>23</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="H780" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>119</v>
+      </c>
+      <c r="D781" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E781" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F781" t="s">
+        <v>23</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="H781" t="s">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D782" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E782" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F782" t="s">
+        <v>23</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="H782" t="s">
+        <v>2440</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D783" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E783" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F783" t="s">
+        <v>23</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="H783" t="s">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D784" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E784" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F784" t="s">
+        <v>23</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="H784" t="s">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D785" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E785" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F785" t="s">
+        <v>23</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="H785" t="s">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D786" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E786" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F786" t="s">
+        <v>184</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H786" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D787" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E787" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F787" t="s">
+        <v>184</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="H787" t="s">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>575</v>
+      </c>
+      <c r="D788" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E788" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F788" t="s">
+        <v>184</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="H788" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D789" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E789" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F789" t="s">
+        <v>354</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="H789" t="s">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D790" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E790" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F790" t="s">
+        <v>354</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="H790" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D791" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E791" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F791" t="s">
+        <v>354</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="H791" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D792" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E792" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F792" t="s">
+        <v>354</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="H792" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D793" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E793" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F793" t="s">
+        <v>83</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="H793" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>2474</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>578</v>
+      </c>
+      <c r="D794" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E794" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F794" t="s">
+        <v>83</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="H794" t="s">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D795" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E795" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F795" t="s">
+        <v>307</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="H795" t="s">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>581</v>
+      </c>
+      <c r="D796" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E796" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F796" t="s">
+        <v>184</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="H796" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D797" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E797" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F797" t="s">
+        <v>13</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="H797" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D798" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E798" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F798" t="s">
+        <v>112</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="H798" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D799" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E799" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F799" t="s">
+        <v>112</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="H799" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D800" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E800" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F800" t="s">
+        <v>33</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="H800" t="s">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D801" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E801" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F801" t="s">
+        <v>33</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="H801" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D802" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E802" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F802" t="s">
+        <v>33</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="H802" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>584</v>
+      </c>
+      <c r="D803" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E803" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F803" t="s">
+        <v>58</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="H803" t="s">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D804" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E804" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F804" t="s">
+        <v>58</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="H804" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>363</v>
+      </c>
+      <c r="D805" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E805" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F805" t="s">
+        <v>23</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="H805" t="s">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D806" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E806" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F806" t="s">
+        <v>23</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="H806" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D807" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E807" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F807" t="s">
+        <v>23</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="H807" t="s">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>587</v>
+      </c>
+      <c r="D808" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E808" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F808" t="s">
+        <v>58</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="H808" t="s">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D809" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E809" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F809" t="s">
+        <v>58</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="H809" t="s">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D810" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E810" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F810" t="s">
+        <v>184</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="H810" t="s">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D811" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E811" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F811" t="s">
+        <v>184</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="H811" t="s">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D812" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E812" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F812" t="s">
+        <v>184</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="H812" t="s">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D813" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E813" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F813" t="s">
+        <v>307</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="H813" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D814" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E814" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F814" t="s">
+        <v>307</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="H814" t="s">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D815" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E815" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F815" t="s">
+        <v>307</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="H815" t="s">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D816" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E816" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F816" t="s">
+        <v>354</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H816" t="s">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>123</v>
+      </c>
+      <c r="D817" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E817" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F817" t="s">
+        <v>83</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="H817" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>590</v>
+      </c>
+      <c r="D818" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E818" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F818" t="s">
+        <v>354</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="H818" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>593</v>
+      </c>
+      <c r="D819" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E819" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F819" t="s">
+        <v>354</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="H819" t="s">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>596</v>
+      </c>
+      <c r="D820" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E820" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F820" t="s">
+        <v>83</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="H820" t="s">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D821" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E821" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F821" t="s">
+        <v>58</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="H821" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D822" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E822" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F822" t="s">
+        <v>23</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="H822" t="s">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D823" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E823" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F823" t="s">
+        <v>23</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="H823" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D824" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E824" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F824" t="s">
+        <v>58</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="H824" t="s">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D825" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E825" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F825" t="s">
+        <v>184</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="H825" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D826" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E826" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F826" t="s">
+        <v>184</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="H826" t="s">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D827" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E827" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F827" t="s">
+        <v>184</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="H827" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D828" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E828" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F828" t="s">
+        <v>58</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="H828" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>599</v>
+      </c>
+      <c r="D829" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E829" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F829" t="s">
+        <v>58</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="H829" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>602</v>
+      </c>
+      <c r="D830" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E830" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F830" t="s">
+        <v>370</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="H830" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D831" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E831" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F831" t="s">
+        <v>307</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="H831" t="s">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D832" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E832" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F832" t="s">
+        <v>307</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="H832" t="s">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>605</v>
+      </c>
+      <c r="D833" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E833" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F833" t="s">
+        <v>23</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="H833" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D834" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E834" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F834" t="s">
+        <v>23</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="H834" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D835" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E835" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F835" t="s">
+        <v>23</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="H835" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>609</v>
+      </c>
+      <c r="D836" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E836" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F836" t="s">
+        <v>23</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="H836" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D837" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E837" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F837" t="s">
+        <v>18</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="H837" t="s">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D838" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E838" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F838" t="s">
+        <v>18</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="H838" t="s">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>613</v>
+      </c>
+      <c r="D839" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E839" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F839" t="s">
+        <v>58</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="H839" t="s">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>617</v>
+      </c>
+      <c r="D840" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E840" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F840" t="s">
+        <v>58</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="H840" t="s">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D841" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E841" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F841" t="s">
+        <v>33</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="H841" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D842" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E842" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F842" t="s">
+        <v>13</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="H842" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>127</v>
+      </c>
+      <c r="D843" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E843" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F843" t="s">
+        <v>33</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="H843" t="s">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>131</v>
+      </c>
+      <c r="D844" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E844" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F844" t="s">
+        <v>58</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="H844" t="s">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D845" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E845" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F845" t="s">
+        <v>184</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="H845" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D846" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E846" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F846" t="s">
+        <v>184</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="H846" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D847" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E847" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F847" t="s">
+        <v>184</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="H847" t="s">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>621</v>
+      </c>
+      <c r="D848" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E848" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F848" t="s">
+        <v>23</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="H848" t="s">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D849" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E849" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F849" t="s">
+        <v>23</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="H849" t="s">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>2645</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D850" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E850" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F850" t="s">
+        <v>23</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="H850" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>625</v>
+      </c>
+      <c r="D851" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E851" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F851" t="s">
+        <v>33</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="H851" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>629</v>
+      </c>
+      <c r="D852" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E852" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F852" t="s">
+        <v>33</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H852" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>135</v>
+      </c>
+      <c r="D853" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E853" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F853" t="s">
+        <v>33</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="H853" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D854" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E854" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F854" t="s">
+        <v>13</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="H854" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D855" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E855" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F855" t="s">
+        <v>58</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="H855" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D856" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E856" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F856" t="s">
+        <v>184</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="H856" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>2667</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D857" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E857" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F857" t="s">
+        <v>13</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="H857" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D858" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E858" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F858" t="s">
+        <v>23</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="H858" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D859" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E859" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F859" t="s">
+        <v>23</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="H859" t="s">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D860" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E860" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F860" t="s">
+        <v>23</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="H860" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>2679</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D861" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E861" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F861" t="s">
+        <v>23</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H861" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D862" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E862" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F862" t="s">
+        <v>18</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="H862" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>2685</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D863" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E863" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F863" t="s">
+        <v>184</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="H863" t="s">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D864" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E864" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F864" t="s">
+        <v>370</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="H864" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D865" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E865" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F865" t="s">
+        <v>58</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H865" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D866" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E866" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F866" t="s">
+        <v>58</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="H866" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B867" t="s">
+        <v>9</v>
+      </c>
+      <c r="C867" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D867" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E867" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F867" t="s">
+        <v>58</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="H867" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B868" t="s">
+        <v>9</v>
+      </c>
+      <c r="C868" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D868" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E868" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F868" t="s">
+        <v>354</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="H868" t="s">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D869" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E869" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F869" t="s">
+        <v>307</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="H869" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D870" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E870" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F870" t="s">
+        <v>307</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="H870" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>633</v>
+      </c>
+      <c r="D871" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E871" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F871" t="s">
+        <v>141</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="H871" t="s">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>637</v>
+      </c>
+      <c r="D872" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E872" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F872" t="s">
+        <v>13</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="H872" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>2715</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D873" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E873" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F873" t="s">
+        <v>13</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="H873" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>641</v>
+      </c>
+      <c r="D874" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E874" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F874" t="s">
+        <v>58</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="H874" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D875" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E875" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F875" t="s">
+        <v>58</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="H875" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>645</v>
+      </c>
+      <c r="D876" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E876" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F876" t="s">
+        <v>58</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="H876" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>649</v>
+      </c>
+      <c r="D877" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E877" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F877" t="s">
+        <v>38</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="H877" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>139</v>
+      </c>
+      <c r="D878" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E878" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F878" t="s">
+        <v>38</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="H878" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D879" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E879" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F879" t="s">
+        <v>38</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="H879" t="s">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D880" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E880" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F880" t="s">
+        <v>38</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="H880" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D881" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E881" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F881" t="s">
+        <v>23</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="H881" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D882" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E882" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F882" t="s">
+        <v>23</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="H882" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D883" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E883" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F883" t="s">
+        <v>23</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="H883" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D884" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E884" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F884" t="s">
+        <v>13</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="H884" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>653</v>
+      </c>
+      <c r="D885" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E885" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F885" t="s">
+        <v>141</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="H885" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D886" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E886" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F886" t="s">
+        <v>58</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="H886" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D887" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E887" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F887" t="s">
+        <v>58</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="H887" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D888" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E888" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F888" t="s">
+        <v>18</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="H888" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D889" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E889" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F889" t="s">
+        <v>58</v>
+      </c>
+      <c r="G889" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H889" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B890" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" t="s">
+        <v>10</v>
+      </c>
+      <c r="D890" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E890" t="s">
+        <v>2768</v>
+      </c>
+      <c r="F890" t="s">
+        <v>529</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="H890" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B891" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" t="s">
+        <v>17</v>
+      </c>
+      <c r="D891" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E891" t="s">
+        <v>2768</v>
+      </c>
+      <c r="F891" t="s">
+        <v>529</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="H891" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B892" t="s">
+        <v>9</v>
+      </c>
+      <c r="C892" t="s">
+        <v>22</v>
+      </c>
+      <c r="D892" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E892" t="s">
+        <v>2768</v>
+      </c>
+      <c r="F892" t="s">
+        <v>529</v>
+      </c>
+      <c r="G892" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="H892" t="s">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B893" t="s">
+        <v>9</v>
+      </c>
+      <c r="C893" t="s">
+        <v>27</v>
+      </c>
+      <c r="D893" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E893" t="s">
+        <v>2768</v>
+      </c>
+      <c r="F893" t="s">
+        <v>529</v>
+      </c>
+      <c r="G893" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="H893" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B894" t="s">
+        <v>9</v>
+      </c>
+      <c r="C894" t="s">
+        <v>32</v>
+      </c>
+      <c r="D894" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E894" t="s">
+        <v>2768</v>
+      </c>
+      <c r="F894" t="s">
+        <v>529</v>
+      </c>
+      <c r="G894" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H894" t="s">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895" t="s">
+        <v>606</v>
+      </c>
+      <c r="B895" t="s">
+        <v>9</v>
+      </c>
+      <c r="C895" t="s">
+        <v>276</v>
+      </c>
+      <c r="D895" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E895" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F895" t="s">
+        <v>529</v>
+      </c>
+      <c r="G895" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="H895" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896" t="s">
+        <v>702</v>
+      </c>
+      <c r="B896" t="s">
+        <v>9</v>
+      </c>
+      <c r="C896" t="s">
+        <v>31</v>
+      </c>
+      <c r="D896" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E896" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F896" t="s">
+        <v>529</v>
+      </c>
+      <c r="G896" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="H896" t="s">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897" t="s">
+        <v>614</v>
+      </c>
+      <c r="B897" t="s">
+        <v>9</v>
+      </c>
+      <c r="C897" t="s">
+        <v>283</v>
+      </c>
+      <c r="D897" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E897" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F897" t="s">
+        <v>529</v>
+      </c>
+      <c r="G897" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H897" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898" t="s">
+        <v>618</v>
+      </c>
+      <c r="B898" t="s">
+        <v>9</v>
+      </c>
+      <c r="C898" t="s">
+        <v>410</v>
+      </c>
+      <c r="D898" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E898" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F898" t="s">
+        <v>529</v>
+      </c>
+      <c r="G898" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="H898" t="s">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899" t="s">
+        <v>622</v>
+      </c>
+      <c r="B899" t="s">
+        <v>9</v>
+      </c>
+      <c r="C899" t="s">
+        <v>413</v>
+      </c>
+      <c r="D899" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E899" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F899" t="s">
+        <v>529</v>
+      </c>
+      <c r="G899" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="H899" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900" t="s">
+        <v>626</v>
+      </c>
+      <c r="B900" t="s">
+        <v>9</v>
+      </c>
+      <c r="C900" t="s">
+        <v>36</v>
+      </c>
+      <c r="D900" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E900" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F900" t="s">
+        <v>529</v>
+      </c>
+      <c r="G900" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="H900" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901" t="s">
+        <v>630</v>
+      </c>
+      <c r="B901" t="s">
+        <v>9</v>
+      </c>
+      <c r="C901" t="s">
+        <v>41</v>
+      </c>
+      <c r="D901" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E901" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F901" t="s">
+        <v>529</v>
+      </c>
+      <c r="G901" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="H901" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902" t="s">
+        <v>634</v>
+      </c>
+      <c r="B902" t="s">
+        <v>9</v>
+      </c>
+      <c r="C902" t="s">
+        <v>45</v>
+      </c>
+      <c r="D902" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E902" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F902" t="s">
+        <v>529</v>
+      </c>
+      <c r="G902" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="H902" t="s">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903" t="s">
+        <v>638</v>
+      </c>
+      <c r="B903" t="s">
+        <v>9</v>
+      </c>
+      <c r="C903" t="s">
+        <v>48</v>
+      </c>
+      <c r="D903" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E903" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F903" t="s">
+        <v>529</v>
+      </c>
+      <c r="G903" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="H903" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904" t="s">
+        <v>642</v>
+      </c>
+      <c r="B904" t="s">
+        <v>9</v>
+      </c>
+      <c r="C904" t="s">
+        <v>416</v>
+      </c>
+      <c r="D904" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E904" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F904" t="s">
+        <v>529</v>
+      </c>
+      <c r="G904" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="H904" t="s">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905" t="s">
+        <v>654</v>
+      </c>
+      <c r="B905" t="s">
+        <v>9</v>
+      </c>
+      <c r="C905" t="s">
+        <v>606</v>
+      </c>
+      <c r="D905" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E905" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F905" t="s">
+        <v>529</v>
+      </c>
+      <c r="G905" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="H905" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906" t="s">
+        <v>658</v>
+      </c>
+      <c r="B906" t="s">
+        <v>9</v>
+      </c>
+      <c r="C906" t="s">
+        <v>610</v>
+      </c>
+      <c r="D906" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E906" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F906" t="s">
+        <v>529</v>
+      </c>
+      <c r="G906" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="H906" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907" t="s">
+        <v>732</v>
+      </c>
+      <c r="B907" t="s">
+        <v>9</v>
+      </c>
+      <c r="C907" t="s">
+        <v>614</v>
+      </c>
+      <c r="D907" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E907" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F907" t="s">
+        <v>529</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>2808</v>
+      </c>
+      <c r="H907" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B908" t="s">
+        <v>9</v>
+      </c>
+      <c r="C908" t="s">
+        <v>618</v>
+      </c>
+      <c r="D908" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E908" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F908" t="s">
+        <v>529</v>
+      </c>
+      <c r="G908" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="H908" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B909" t="s">
+        <v>9</v>
+      </c>
+      <c r="C909" t="s">
+        <v>622</v>
+      </c>
+      <c r="D909" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E909" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F909" t="s">
+        <v>529</v>
+      </c>
+      <c r="G909" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="H909" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B910" t="s">
+        <v>9</v>
+      </c>
+      <c r="C910" t="s">
+        <v>626</v>
+      </c>
+      <c r="D910" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E910" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F910" t="s">
+        <v>529</v>
+      </c>
+      <c r="G910" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="H910" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911" t="s">
+        <v>82</v>
+      </c>
+      <c r="B911" t="s">
+        <v>9</v>
+      </c>
+      <c r="C911" t="s">
+        <v>10</v>
+      </c>
+      <c r="D911" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E911" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F911" t="s">
+        <v>18</v>
+      </c>
+      <c r="G911" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="H911" t="s">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912" t="s">
+        <v>179</v>
+      </c>
+      <c r="B912" t="s">
+        <v>9</v>
+      </c>
+      <c r="C912" t="s">
+        <v>17</v>
+      </c>
+      <c r="D912" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E912" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F912" t="s">
+        <v>18</v>
+      </c>
+      <c r="G912" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="H912" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913" t="s">
+        <v>736</v>
+      </c>
+      <c r="B913" t="s">
+        <v>9</v>
+      </c>
+      <c r="C913" t="s">
+        <v>22</v>
+      </c>
+      <c r="D913" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E913" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F913" t="s">
+        <v>18</v>
+      </c>
+      <c r="G913" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="H913" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914" t="s">
+        <v>740</v>
+      </c>
+      <c r="B914" t="s">
+        <v>9</v>
+      </c>
+      <c r="C914" t="s">
+        <v>27</v>
+      </c>
+      <c r="D914" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E914" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F914" t="s">
+        <v>18</v>
+      </c>
+      <c r="G914" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="H914" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915" t="s">
+        <v>859</v>
+      </c>
+      <c r="B915" t="s">
+        <v>9</v>
+      </c>
+      <c r="C915" t="s">
+        <v>32</v>
+      </c>
+      <c r="D915" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E915" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F915" t="s">
+        <v>18</v>
+      </c>
+      <c r="G915" s="1" t="s">
+        <v>2829</v>
+      </c>
+      <c r="H915" t="s">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916" t="s">
+        <v>870</v>
+      </c>
+      <c r="B916" t="s">
+        <v>9</v>
+      </c>
+      <c r="C916" t="s">
+        <v>37</v>
+      </c>
+      <c r="D916" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E916" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F916" t="s">
+        <v>18</v>
+      </c>
+      <c r="G916" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="H916" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917" t="s">
+        <v>882</v>
+      </c>
+      <c r="B917" t="s">
+        <v>9</v>
+      </c>
+      <c r="C917" t="s">
+        <v>42</v>
+      </c>
+      <c r="D917" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E917" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F917" t="s">
+        <v>18</v>
+      </c>
+      <c r="G917" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="H917" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B918" t="s">
+        <v>9</v>
+      </c>
+      <c r="C918" t="s">
+        <v>8</v>
+      </c>
+      <c r="D918" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E918" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F918" t="s">
+        <v>18</v>
+      </c>
+      <c r="G918" s="1" t="s">
+        <v>2835</v>
+      </c>
+      <c r="H918" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B919" t="s">
+        <v>9</v>
+      </c>
+      <c r="C919" t="s">
+        <v>49</v>
+      </c>
+      <c r="D919" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E919" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F919" t="s">
+        <v>18</v>
+      </c>
+      <c r="G919" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="H919" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B920" t="s">
+        <v>9</v>
+      </c>
+      <c r="C920" t="s">
+        <v>53</v>
+      </c>
+      <c r="D920" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E920" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F920" t="s">
+        <v>18</v>
+      </c>
+      <c r="G920" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="H920" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B921" t="s">
+        <v>9</v>
+      </c>
+      <c r="C921" t="s">
+        <v>57</v>
+      </c>
+      <c r="D921" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E921" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F921" t="s">
+        <v>18</v>
+      </c>
+      <c r="G921" s="1" t="s">
+        <v>2841</v>
+      </c>
+      <c r="H921" t="s">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B922" t="s">
+        <v>9</v>
+      </c>
+      <c r="C922" t="s">
+        <v>62</v>
+      </c>
+      <c r="D922" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E922" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F922" t="s">
+        <v>18</v>
+      </c>
+      <c r="G922" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="H922" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B923" t="s">
+        <v>9</v>
+      </c>
+      <c r="C923" t="s">
+        <v>66</v>
+      </c>
+      <c r="D923" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E923" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F923" t="s">
+        <v>18</v>
+      </c>
+      <c r="G923" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="H923" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B924" t="s">
+        <v>9</v>
+      </c>
+      <c r="C924" t="s">
+        <v>70</v>
+      </c>
+      <c r="D924" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E924" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F924" t="s">
+        <v>18</v>
+      </c>
+      <c r="G924" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="H924" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B925" t="s">
+        <v>9</v>
+      </c>
+      <c r="C925" t="s">
+        <v>74</v>
+      </c>
+      <c r="D925" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E925" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F925" t="s">
+        <v>18</v>
+      </c>
+      <c r="G925" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="H925" t="s">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B926" t="s">
+        <v>9</v>
+      </c>
+      <c r="C926" t="s">
+        <v>78</v>
+      </c>
+      <c r="D926" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E926" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F926" t="s">
+        <v>18</v>
+      </c>
+      <c r="G926" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="H926" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B927" t="s">
+        <v>9</v>
+      </c>
+      <c r="C927" t="s">
+        <v>82</v>
+      </c>
+      <c r="D927" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E927" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F927" t="s">
+        <v>18</v>
+      </c>
+      <c r="G927" s="1" t="s">
+        <v>2853</v>
+      </c>
+      <c r="H927" t="s">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B928" t="s">
+        <v>9</v>
+      </c>
+      <c r="C928" t="s">
+        <v>87</v>
+      </c>
+      <c r="D928" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E928" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F928" t="s">
+        <v>18</v>
+      </c>
+      <c r="G928" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="H928" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B929" t="s">
+        <v>9</v>
+      </c>
+      <c r="C929" t="s">
+        <v>91</v>
+      </c>
+      <c r="D929" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E929" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F929" t="s">
+        <v>18</v>
+      </c>
+      <c r="G929" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="H929" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B930" t="s">
+        <v>9</v>
+      </c>
+      <c r="C930" t="s">
+        <v>95</v>
+      </c>
+      <c r="D930" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E930" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F930" t="s">
+        <v>18</v>
+      </c>
+      <c r="G930" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="H930" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B931" t="s">
+        <v>9</v>
+      </c>
+      <c r="C931" t="s">
+        <v>99</v>
+      </c>
+      <c r="D931" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E931" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F931" t="s">
+        <v>18</v>
+      </c>
+      <c r="G931" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="H931" t="s">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B932" t="s">
+        <v>9</v>
+      </c>
+      <c r="C932" t="s">
+        <v>103</v>
+      </c>
+      <c r="D932" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E932" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F932" t="s">
+        <v>18</v>
+      </c>
+      <c r="G932" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="H932" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B933" t="s">
+        <v>9</v>
+      </c>
+      <c r="C933" t="s">
+        <v>107</v>
+      </c>
+      <c r="D933" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E933" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F933" t="s">
+        <v>184</v>
+      </c>
+      <c r="G933" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H933" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B934" t="s">
+        <v>9</v>
+      </c>
+      <c r="C934" t="s">
+        <v>111</v>
+      </c>
+      <c r="D934" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E934" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F934" t="s">
+        <v>23</v>
+      </c>
+      <c r="G934" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="H934" t="s">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935" t="s">
+        <v>2873</v>
+      </c>
+      <c r="B935" t="s">
+        <v>9</v>
+      </c>
+      <c r="C935" t="s">
+        <v>116</v>
+      </c>
+      <c r="D935" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E935" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F935" t="s">
+        <v>18</v>
+      </c>
+      <c r="G935" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="H935" t="s">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B936" t="s">
+        <v>9</v>
+      </c>
+      <c r="C936" t="s">
+        <v>120</v>
+      </c>
+      <c r="D936" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E936" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F936" t="s">
+        <v>18</v>
+      </c>
+      <c r="G936" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="H936" t="s">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B937" t="s">
+        <v>9</v>
+      </c>
+      <c r="C937" t="s">
+        <v>124</v>
+      </c>
+      <c r="D937" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E937" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F937" t="s">
+        <v>58</v>
+      </c>
+      <c r="G937" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="H937" t="s">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938" t="s">
+        <v>2882</v>
+      </c>
+      <c r="B938" t="s">
+        <v>9</v>
+      </c>
+      <c r="C938" t="s">
+        <v>128</v>
+      </c>
+      <c r="D938" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E938" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F938" t="s">
+        <v>18</v>
+      </c>
+      <c r="G938" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="H938" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939" t="s">
+        <v>2885</v>
+      </c>
+      <c r="B939" t="s">
+        <v>9</v>
+      </c>
+      <c r="C939" t="s">
+        <v>132</v>
+      </c>
+      <c r="D939" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E939" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F939" t="s">
+        <v>184</v>
+      </c>
+      <c r="G939" s="1" t="s">
+        <v>2886</v>
+      </c>
+      <c r="H939" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B940" t="s">
+        <v>9</v>
+      </c>
+      <c r="C940" t="s">
+        <v>136</v>
+      </c>
+      <c r="D940" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E940" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F940" t="s">
+        <v>18</v>
+      </c>
+      <c r="G940" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="H940" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B941" t="s">
+        <v>9</v>
+      </c>
+      <c r="C941" t="s">
+        <v>140</v>
+      </c>
+      <c r="D941" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E941" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F941" t="s">
+        <v>18</v>
+      </c>
+      <c r="G941" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="H941" t="s">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B942" t="s">
+        <v>9</v>
+      </c>
+      <c r="C942" t="s">
+        <v>145</v>
+      </c>
+      <c r="D942" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E942" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F942" t="s">
+        <v>18</v>
+      </c>
+      <c r="G942" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="H942" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B943" t="s">
+        <v>9</v>
+      </c>
+      <c r="C943" t="s">
+        <v>149</v>
+      </c>
+      <c r="D943" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E943" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F943" t="s">
+        <v>18</v>
+      </c>
+      <c r="G943" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="H943" t="s">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944" t="s">
+        <v>2899</v>
+      </c>
+      <c r="B944" t="s">
+        <v>9</v>
+      </c>
+      <c r="C944" t="s">
+        <v>153</v>
+      </c>
+      <c r="D944" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E944" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F944" t="s">
+        <v>18</v>
+      </c>
+      <c r="G944" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="H944" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B945" t="s">
+        <v>9</v>
+      </c>
+      <c r="C945" t="s">
+        <v>157</v>
+      </c>
+      <c r="D945" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E945" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F945" t="s">
+        <v>18</v>
+      </c>
+      <c r="G945" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="H945" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B946" t="s">
+        <v>9</v>
+      </c>
+      <c r="C946" t="s">
+        <v>16</v>
+      </c>
+      <c r="D946" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E946" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F946" t="s">
+        <v>18</v>
+      </c>
+      <c r="G946" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="H946" t="s">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B947" t="s">
+        <v>9</v>
+      </c>
+      <c r="C947" t="s">
+        <v>164</v>
+      </c>
+      <c r="D947" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E947" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F947" t="s">
+        <v>18</v>
+      </c>
+      <c r="G947" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="H947" t="s">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B948" t="s">
+        <v>9</v>
+      </c>
+      <c r="C948" t="s">
+        <v>21</v>
+      </c>
+      <c r="D948" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E948" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F948" t="s">
+        <v>307</v>
+      </c>
+      <c r="G948" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="H948" t="s">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B949" t="s">
+        <v>9</v>
+      </c>
+      <c r="C949" t="s">
+        <v>171</v>
+      </c>
+      <c r="D949" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E949" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F949" t="s">
+        <v>18</v>
+      </c>
+      <c r="G949" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="H949" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B950" t="s">
+        <v>9</v>
+      </c>
+      <c r="C950" t="s">
+        <v>175</v>
+      </c>
+      <c r="D950" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E950" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F950" t="s">
+        <v>18</v>
+      </c>
+      <c r="G950" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="H950" t="s">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B951" t="s">
+        <v>9</v>
+      </c>
+      <c r="C951" t="s">
+        <v>179</v>
+      </c>
+      <c r="D951" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E951" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F951" t="s">
+        <v>18</v>
+      </c>
+      <c r="G951" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="H951" t="s">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952" t="s">
+        <v>2923</v>
+      </c>
+      <c r="B952" t="s">
+        <v>9</v>
+      </c>
+      <c r="C952" t="s">
+        <v>183</v>
+      </c>
+      <c r="D952" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E952" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F952" t="s">
+        <v>18</v>
+      </c>
+      <c r="G952" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="H952" t="s">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B953" t="s">
+        <v>9</v>
+      </c>
+      <c r="C953" t="s">
+        <v>188</v>
+      </c>
+      <c r="D953" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E953" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F953" t="s">
+        <v>18</v>
+      </c>
+      <c r="G953" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H953" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B954" t="s">
+        <v>9</v>
+      </c>
+      <c r="C954" t="s">
+        <v>192</v>
+      </c>
+      <c r="D954" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E954" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F954" t="s">
+        <v>18</v>
+      </c>
+      <c r="G954" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="H954" t="s">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B955" t="s">
+        <v>9</v>
+      </c>
+      <c r="C955" t="s">
+        <v>196</v>
+      </c>
+      <c r="D955" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E955" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F955" t="s">
+        <v>18</v>
+      </c>
+      <c r="G955" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H955" t="s">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B956" t="s">
+        <v>9</v>
+      </c>
+      <c r="C956" t="s">
+        <v>201</v>
+      </c>
+      <c r="D956" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E956" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F956" t="s">
+        <v>18</v>
+      </c>
+      <c r="G956" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="H956" t="s">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B957" t="s">
+        <v>9</v>
+      </c>
+      <c r="C957" t="s">
+        <v>205</v>
+      </c>
+      <c r="D957" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E957" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F957" t="s">
+        <v>18</v>
+      </c>
+      <c r="G957" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="H957" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B958" t="s">
+        <v>9</v>
+      </c>
+      <c r="C958" t="s">
+        <v>209</v>
+      </c>
+      <c r="D958" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E958" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F958" t="s">
+        <v>307</v>
+      </c>
+      <c r="G958" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="H958" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B959" t="s">
+        <v>9</v>
+      </c>
+      <c r="C959" t="s">
+        <v>213</v>
+      </c>
+      <c r="D959" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E959" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F959" t="s">
+        <v>58</v>
+      </c>
+      <c r="G959" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="H959" t="s">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B960" t="s">
+        <v>9</v>
+      </c>
+      <c r="C960" t="s">
+        <v>26</v>
+      </c>
+      <c r="D960" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E960" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F960" t="s">
+        <v>184</v>
+      </c>
+      <c r="G960" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="H960" t="s">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B961" t="s">
+        <v>9</v>
+      </c>
+      <c r="C961" t="s">
+        <v>220</v>
+      </c>
+      <c r="D961" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E961" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F961" t="s">
+        <v>18</v>
+      </c>
+      <c r="G961" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="H961" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B962" t="s">
+        <v>9</v>
+      </c>
+      <c r="C962" t="s">
+        <v>224</v>
+      </c>
+      <c r="D962" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E962" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F962" t="s">
+        <v>18</v>
+      </c>
+      <c r="G962" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="H962" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B963" t="s">
+        <v>9</v>
+      </c>
+      <c r="C963" t="s">
+        <v>228</v>
+      </c>
+      <c r="D963" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E963" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F963" t="s">
+        <v>18</v>
+      </c>
+      <c r="G963" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="H963" t="s">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B964" t="s">
+        <v>9</v>
+      </c>
+      <c r="C964" t="s">
+        <v>232</v>
+      </c>
+      <c r="D964" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E964" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F964" t="s">
+        <v>184</v>
+      </c>
+      <c r="G964" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="H964" t="s">
+        <v>2961</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B965" t="s">
+        <v>9</v>
+      </c>
+      <c r="C965" t="s">
+        <v>236</v>
+      </c>
+      <c r="D965" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E965" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F965" t="s">
+        <v>184</v>
+      </c>
+      <c r="G965" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="H965" t="s">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B966" t="s">
+        <v>9</v>
+      </c>
+      <c r="C966" t="s">
+        <v>240</v>
+      </c>
+      <c r="D966" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E966" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F966" t="s">
+        <v>18</v>
+      </c>
+      <c r="G966" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="H966" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B967" t="s">
+        <v>9</v>
+      </c>
+      <c r="C967" t="s">
+        <v>17</v>
+      </c>
+      <c r="D967" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E967" t="s">
+        <v>2969</v>
+      </c>
+      <c r="F967" t="s">
+        <v>58</v>
+      </c>
+      <c r="G967" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="H967" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B968" t="s">
+        <v>9</v>
+      </c>
+      <c r="C968" t="s">
+        <v>22</v>
+      </c>
+      <c r="D968" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E968" t="s">
+        <v>2969</v>
+      </c>
+      <c r="F968" t="s">
+        <v>23</v>
+      </c>
+      <c r="G968" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="H968" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B969" t="s">
+        <v>9</v>
+      </c>
+      <c r="C969" t="s">
+        <v>27</v>
+      </c>
+      <c r="D969" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E969" t="s">
+        <v>2969</v>
+      </c>
+      <c r="F969" t="s">
+        <v>18</v>
+      </c>
+      <c r="G969" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="H969" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B970" t="s">
+        <v>9</v>
+      </c>
+      <c r="C970" t="s">
+        <v>10</v>
+      </c>
+      <c r="D970" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E970" t="s">
+        <v>2979</v>
+      </c>
+      <c r="F970" t="s">
+        <v>354</v>
+      </c>
+      <c r="G970" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="H970" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B971" t="s">
+        <v>9</v>
+      </c>
+      <c r="C971" t="s">
+        <v>17</v>
+      </c>
+      <c r="D971" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E971" t="s">
+        <v>2979</v>
+      </c>
+      <c r="F971" t="s">
+        <v>83</v>
+      </c>
+      <c r="G971" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="H971" t="s">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B972" t="s">
+        <v>9</v>
+      </c>
+      <c r="C972" t="s">
+        <v>22</v>
+      </c>
+      <c r="D972" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E972" t="s">
+        <v>2979</v>
+      </c>
+      <c r="F972" t="s">
+        <v>83</v>
+      </c>
+      <c r="G972" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="H972" t="s">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B973" t="s">
+        <v>9</v>
+      </c>
+      <c r="C973" t="s">
+        <v>27</v>
+      </c>
+      <c r="D973" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E973" t="s">
+        <v>2979</v>
+      </c>
+      <c r="F973" t="s">
+        <v>23</v>
+      </c>
+      <c r="G973" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="H973" t="s">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974" t="s">
+        <v>2988</v>
+      </c>
+      <c r="B974" t="s">
+        <v>9</v>
+      </c>
+      <c r="C974" t="s">
+        <v>32</v>
+      </c>
+      <c r="D974" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E974" t="s">
+        <v>2979</v>
+      </c>
+      <c r="F974" t="s">
+        <v>354</v>
+      </c>
+      <c r="G974" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="H974" t="s">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B975" t="s">
+        <v>9</v>
+      </c>
+      <c r="C975" t="s">
+        <v>37</v>
+      </c>
+      <c r="D975" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E975" t="s">
+        <v>2979</v>
+      </c>
+      <c r="F975" t="s">
+        <v>83</v>
+      </c>
+      <c r="G975" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="H975" t="s">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B976" t="s">
+        <v>9</v>
+      </c>
+      <c r="C976" t="s">
+        <v>10</v>
+      </c>
+      <c r="D976" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E976" t="s">
+        <v>2996</v>
+      </c>
+      <c r="F976" t="s">
+        <v>307</v>
+      </c>
+      <c r="G976" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="H976" t="s">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B977" t="s">
+        <v>9</v>
+      </c>
+      <c r="C977" t="s">
+        <v>17</v>
+      </c>
+      <c r="D977" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E977" t="s">
+        <v>2996</v>
+      </c>
+      <c r="F977" t="s">
+        <v>354</v>
+      </c>
+      <c r="G977" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="H977" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B978" t="s">
+        <v>9</v>
+      </c>
+      <c r="C978" t="s">
+        <v>22</v>
+      </c>
+      <c r="D978" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E978" t="s">
+        <v>2996</v>
+      </c>
+      <c r="F978" t="s">
+        <v>28</v>
+      </c>
+      <c r="G978" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="H978" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B979" t="s">
+        <v>9</v>
+      </c>
+      <c r="C979" t="s">
+        <v>10</v>
+      </c>
+      <c r="D979" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E979" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F979" t="s">
+        <v>58</v>
+      </c>
+      <c r="G979" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="H979" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B980" t="s">
+        <v>9</v>
+      </c>
+      <c r="C980" t="s">
+        <v>17</v>
+      </c>
+      <c r="D980" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E980" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F980" t="s">
+        <v>58</v>
+      </c>
+      <c r="G980" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="H980" t="s">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B981" t="s">
+        <v>9</v>
+      </c>
+      <c r="C981" t="s">
+        <v>22</v>
+      </c>
+      <c r="D981" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E981" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F981" t="s">
+        <v>307</v>
+      </c>
+      <c r="G981" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="H981" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B982" t="s">
+        <v>9</v>
+      </c>
+      <c r="C982" t="s">
+        <v>27</v>
+      </c>
+      <c r="D982" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E982" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F982" t="s">
+        <v>307</v>
+      </c>
+      <c r="G982" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="H982" t="s">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B983" t="s">
+        <v>9</v>
+      </c>
+      <c r="C983" t="s">
+        <v>32</v>
+      </c>
+      <c r="D983" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E983" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F983" t="s">
+        <v>307</v>
+      </c>
+      <c r="G983" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="H983" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B984" t="s">
+        <v>9</v>
+      </c>
+      <c r="C984" t="s">
+        <v>37</v>
+      </c>
+      <c r="D984" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E984" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F984" t="s">
+        <v>58</v>
+      </c>
+      <c r="G984" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="H984" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B985" t="s">
+        <v>9</v>
+      </c>
+      <c r="C985" t="s">
+        <v>42</v>
+      </c>
+      <c r="D985" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E985" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F985" t="s">
+        <v>307</v>
+      </c>
+      <c r="G985" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="H985" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986" t="s">
+        <v>171</v>
+      </c>
+      <c r="B986" t="s">
+        <v>9</v>
+      </c>
+      <c r="C986" t="s">
+        <v>8</v>
+      </c>
+      <c r="D986" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E986" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F986" t="s">
+        <v>307</v>
+      </c>
+      <c r="G986" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="H986" t="s">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B987" t="s">
+        <v>9</v>
+      </c>
+      <c r="C987" t="s">
+        <v>49</v>
+      </c>
+      <c r="D987" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E987" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F987" t="s">
+        <v>38</v>
+      </c>
+      <c r="G987" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="H987" t="s">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B988" t="s">
+        <v>9</v>
+      </c>
+      <c r="C988" t="s">
+        <v>53</v>
+      </c>
+      <c r="D988" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E988" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F988" t="s">
+        <v>28</v>
+      </c>
+      <c r="G988" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="H988" t="s">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B989" t="s">
+        <v>9</v>
+      </c>
+      <c r="C989" t="s">
+        <v>57</v>
+      </c>
+      <c r="D989" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E989" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F989" t="s">
+        <v>307</v>
+      </c>
+      <c r="G989" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="H989" t="s">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B990" t="s">
+        <v>9</v>
+      </c>
+      <c r="C990" t="s">
+        <v>10</v>
+      </c>
+      <c r="D990" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E990" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F990" t="s">
+        <v>307</v>
+      </c>
+      <c r="G990" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="H990" t="s">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991" t="s">
+        <v>3038</v>
+      </c>
+      <c r="B991" t="s">
+        <v>9</v>
+      </c>
+      <c r="C991" t="s">
+        <v>17</v>
+      </c>
+      <c r="D991" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E991" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F991" t="s">
+        <v>307</v>
+      </c>
+      <c r="G991" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="H991" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B992" t="s">
+        <v>9</v>
+      </c>
+      <c r="C992" t="s">
+        <v>22</v>
+      </c>
+      <c r="D992" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E992" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F992" t="s">
+        <v>307</v>
+      </c>
+      <c r="G992" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="H992" t="s">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B993" t="s">
+        <v>9</v>
+      </c>
+      <c r="C993" t="s">
+        <v>27</v>
+      </c>
+      <c r="D993" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E993" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F993" t="s">
+        <v>38</v>
+      </c>
+      <c r="G993" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="H993" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B994" t="s">
+        <v>9</v>
+      </c>
+      <c r="C994" t="s">
+        <v>32</v>
+      </c>
+      <c r="D994" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E994" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F994" t="s">
+        <v>58</v>
+      </c>
+      <c r="G994" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="H994" t="s">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B995" t="s">
+        <v>9</v>
+      </c>
+      <c r="C995" t="s">
+        <v>37</v>
+      </c>
+      <c r="D995" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E995" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F995" t="s">
+        <v>58</v>
+      </c>
+      <c r="G995" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="H995" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B996" t="s">
+        <v>9</v>
+      </c>
+      <c r="C996" t="s">
+        <v>42</v>
+      </c>
+      <c r="D996" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E996" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F996" t="s">
+        <v>307</v>
+      </c>
+      <c r="G996" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="H996" t="s">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997" t="s">
+        <v>3056</v>
+      </c>
+      <c r="B997" t="s">
+        <v>9</v>
+      </c>
+      <c r="C997" t="s">
+        <v>8</v>
+      </c>
+      <c r="D997" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E997" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F997" t="s">
+        <v>307</v>
+      </c>
+      <c r="G997" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="H997" t="s">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998" t="s">
+        <v>3059</v>
+      </c>
+      <c r="B998" t="s">
+        <v>9</v>
+      </c>
+      <c r="C998" t="s">
+        <v>49</v>
+      </c>
+      <c r="D998" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E998" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F998" t="s">
+        <v>307</v>
+      </c>
+      <c r="G998" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="H998" t="s">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B999" t="s">
+        <v>9</v>
+      </c>
+      <c r="C999" t="s">
+        <v>53</v>
+      </c>
+      <c r="D999" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E999" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F999" t="s">
+        <v>307</v>
+      </c>
+      <c r="G999" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="H999" t="s">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000" t="s">
+        <v>3065</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>57</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1000" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="H1000" t="s">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>62</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1001" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="H1001" t="s">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1002" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="H1002" t="s">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>3074</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>3075</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>3076</v>
+      </c>
+      <c r="G1003" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="H1003" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>3074</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>3075</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>3076</v>
+      </c>
+      <c r="G1004" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="H1004" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005" t="s">
+        <v>952</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1005" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="H1005" t="s">
+        <v>3083</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006" t="s">
+        <v>981</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1006" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007" t="s">
+        <v>985</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1007" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="H1007" t="s">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1008" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="H1008" t="s">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1009" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="H1009" t="s">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1010" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="H1010" t="s">
+        <v>3093</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>42</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1011" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="H1011" t="s">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1012" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="H1012" t="s">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1013" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="H1013" t="s">
+        <v>3099</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>53</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1014" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="H1014" t="s">
+        <v>3101</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>57</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1015" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="H1015" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>62</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1016" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1017" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="H1017" t="s">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1018" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1019" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="H1019" t="s">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1020" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1021" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="H1021" t="s">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1022" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="H1022" t="s">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1023" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="H1023" t="s">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1024" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="H1024" t="s">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>99</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1025" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="H1025" t="s">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>103</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1026" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="H1026" t="s">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>107</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1027" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="H1027" t="s">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>111</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1028" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="H1028" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029" t="s">
+        <v>3138</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>116</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1029" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>120</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1030" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>3143</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>124</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1031" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="H1031" t="s">
+        <v>3146</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>128</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1032" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="H1032" t="s">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>132</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1033" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="H1033" t="s">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1034" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="H1034" t="s">
+        <v>3155</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035" t="s">
+        <v>3156</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>140</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1035" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="H1035" t="s">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1036" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="H1036" t="s">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>149</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1037" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="H1037" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>153</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1038" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="H1038" t="s">
+        <v>3167</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>157</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1039" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="H1039" t="s">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1040" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="H1040" t="s">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>164</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1041" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="H1041" t="s">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1042" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="H1042" t="s">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>171</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1043" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="H1043" t="s">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>175</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1044" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="H1044" t="s">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>179</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1045" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="H1045" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>183</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1046" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="H1046" t="s">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>188</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1047" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="H1047" t="s">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>192</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1048" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="H1048" t="s">
+        <v>3197</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>196</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1049" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="H1049" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>201</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1050" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="H1050" t="s">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051" t="s">
+        <v>3204</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>205</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1051" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="H1051" t="s">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052" t="s">
+        <v>3207</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>209</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1052" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="H1052" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>213</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1053" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="H1053" t="s">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054" t="s">
+        <v>3213</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1054" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="H1054" t="s">
+        <v>3215</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>220</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1055" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="H1055" t="s">
+        <v>3218</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056" t="s">
+        <v>3219</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>224</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1056" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="H1056" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>228</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1057" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="H1057" t="s">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1058" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="H1058" t="s">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059" t="s">
+        <v>3228</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>236</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1059" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="H1059" t="s">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>240</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1060" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="H1060" t="s">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>244</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1061" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="H1061" t="s">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062" t="s">
+        <v>3237</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>248</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1062" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="H1062" t="s">
+        <v>3239</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063" t="s">
+        <v>3240</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>252</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1063" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="H1063" t="s">
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064" t="s">
+        <v>3243</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>256</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1064" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="H1064" t="s">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065" t="s">
+        <v>3246</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>260</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1065" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="H1065" t="s">
+        <v>3248</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>264</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1066" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="H1066" t="s">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>268</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1067" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="H1067" t="s">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068" t="s">
+        <v>3255</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1068" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="H1068" t="s">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>3259</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>3260</v>
+      </c>
+      <c r="G1069" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="H1069" t="s">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>3259</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>3260</v>
+      </c>
+      <c r="G1070" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="H1070" t="s">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071" t="s">
+        <v>2414</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>3259</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>3260</v>
+      </c>
+      <c r="G1071" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="H1071" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072" t="s">
+        <v>3266</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>3259</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>3260</v>
+      </c>
+      <c r="G1072" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="H1072" t="s">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073" t="s">
+        <v>3269</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>3259</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>3260</v>
+      </c>
+      <c r="G1073" s="1" t="s">
+        <v>3270</v>
+      </c>
+      <c r="H1073" t="s">
+        <v>3271</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074" t="s">
+        <v>3272</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>3259</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>3260</v>
+      </c>
+      <c r="G1074" s="1" t="s">
+        <v>3273</v>
+      </c>
+      <c r="H1074" t="s">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075" t="s">
+        <v>3275</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>42</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>3259</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>3260</v>
+      </c>
+      <c r="G1075" s="1" t="s">
+        <v>3276</v>
+      </c>
+      <c r="H1075" t="s">
+        <v>3277</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076" t="s">
+        <v>3278</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>3259</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>3260</v>
+      </c>
+      <c r="G1076" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H1076" t="s">
+        <v>3279</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2315,50 +38339,1076 @@
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
+    <hyperlink ref="G867" r:id="rId866"/>
+    <hyperlink ref="G868" r:id="rId867"/>
+    <hyperlink ref="G869" r:id="rId868"/>
+    <hyperlink ref="G870" r:id="rId869"/>
+    <hyperlink ref="G871" r:id="rId870"/>
+    <hyperlink ref="G872" r:id="rId871"/>
+    <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
+    <hyperlink ref="G889" r:id="rId888"/>
+    <hyperlink ref="G890" r:id="rId889"/>
+    <hyperlink ref="G891" r:id="rId890"/>
+    <hyperlink ref="G892" r:id="rId891"/>
+    <hyperlink ref="G893" r:id="rId892"/>
+    <hyperlink ref="G894" r:id="rId893"/>
+    <hyperlink ref="G895" r:id="rId894"/>
+    <hyperlink ref="G896" r:id="rId895"/>
+    <hyperlink ref="G897" r:id="rId896"/>
+    <hyperlink ref="G898" r:id="rId897"/>
+    <hyperlink ref="G899" r:id="rId898"/>
+    <hyperlink ref="G900" r:id="rId899"/>
+    <hyperlink ref="G901" r:id="rId900"/>
+    <hyperlink ref="G902" r:id="rId901"/>
+    <hyperlink ref="G903" r:id="rId902"/>
+    <hyperlink ref="G904" r:id="rId903"/>
+    <hyperlink ref="G905" r:id="rId904"/>
+    <hyperlink ref="G906" r:id="rId905"/>
+    <hyperlink ref="G907" r:id="rId906"/>
+    <hyperlink ref="G908" r:id="rId907"/>
+    <hyperlink ref="G909" r:id="rId908"/>
+    <hyperlink ref="G910" r:id="rId909"/>
+    <hyperlink ref="G911" r:id="rId910"/>
+    <hyperlink ref="G912" r:id="rId911"/>
+    <hyperlink ref="G913" r:id="rId912"/>
+    <hyperlink ref="G914" r:id="rId913"/>
+    <hyperlink ref="G915" r:id="rId914"/>
+    <hyperlink ref="G916" r:id="rId915"/>
+    <hyperlink ref="G917" r:id="rId916"/>
+    <hyperlink ref="G918" r:id="rId917"/>
+    <hyperlink ref="G919" r:id="rId918"/>
+    <hyperlink ref="G920" r:id="rId919"/>
+    <hyperlink ref="G921" r:id="rId920"/>
+    <hyperlink ref="G922" r:id="rId921"/>
+    <hyperlink ref="G923" r:id="rId922"/>
+    <hyperlink ref="G924" r:id="rId923"/>
+    <hyperlink ref="G925" r:id="rId924"/>
+    <hyperlink ref="G926" r:id="rId925"/>
+    <hyperlink ref="G927" r:id="rId926"/>
+    <hyperlink ref="G928" r:id="rId927"/>
+    <hyperlink ref="G929" r:id="rId928"/>
+    <hyperlink ref="G930" r:id="rId929"/>
+    <hyperlink ref="G931" r:id="rId930"/>
+    <hyperlink ref="G932" r:id="rId931"/>
+    <hyperlink ref="G933" r:id="rId932"/>
+    <hyperlink ref="G934" r:id="rId933"/>
+    <hyperlink ref="G935" r:id="rId934"/>
+    <hyperlink ref="G936" r:id="rId935"/>
+    <hyperlink ref="G937" r:id="rId936"/>
+    <hyperlink ref="G938" r:id="rId937"/>
+    <hyperlink ref="G939" r:id="rId938"/>
+    <hyperlink ref="G940" r:id="rId939"/>
+    <hyperlink ref="G941" r:id="rId940"/>
+    <hyperlink ref="G942" r:id="rId941"/>
+    <hyperlink ref="G943" r:id="rId942"/>
+    <hyperlink ref="G944" r:id="rId943"/>
+    <hyperlink ref="G945" r:id="rId944"/>
+    <hyperlink ref="G946" r:id="rId945"/>
+    <hyperlink ref="G947" r:id="rId946"/>
+    <hyperlink ref="G948" r:id="rId947"/>
+    <hyperlink ref="G949" r:id="rId948"/>
+    <hyperlink ref="G950" r:id="rId949"/>
+    <hyperlink ref="G951" r:id="rId950"/>
+    <hyperlink ref="G952" r:id="rId951"/>
+    <hyperlink ref="G953" r:id="rId952"/>
+    <hyperlink ref="G954" r:id="rId953"/>
+    <hyperlink ref="G955" r:id="rId954"/>
+    <hyperlink ref="G956" r:id="rId955"/>
+    <hyperlink ref="G957" r:id="rId956"/>
+    <hyperlink ref="G958" r:id="rId957"/>
+    <hyperlink ref="G959" r:id="rId958"/>
+    <hyperlink ref="G960" r:id="rId959"/>
+    <hyperlink ref="G961" r:id="rId960"/>
+    <hyperlink ref="G962" r:id="rId961"/>
+    <hyperlink ref="G963" r:id="rId962"/>
+    <hyperlink ref="G964" r:id="rId963"/>
+    <hyperlink ref="G965" r:id="rId964"/>
+    <hyperlink ref="G966" r:id="rId965"/>
+    <hyperlink ref="G967" r:id="rId966"/>
+    <hyperlink ref="G968" r:id="rId967"/>
+    <hyperlink ref="G969" r:id="rId968"/>
+    <hyperlink ref="G970" r:id="rId969"/>
+    <hyperlink ref="G971" r:id="rId970"/>
+    <hyperlink ref="G972" r:id="rId971"/>
+    <hyperlink ref="G973" r:id="rId972"/>
+    <hyperlink ref="G974" r:id="rId973"/>
+    <hyperlink ref="G975" r:id="rId974"/>
+    <hyperlink ref="G976" r:id="rId975"/>
+    <hyperlink ref="G977" r:id="rId976"/>
+    <hyperlink ref="G978" r:id="rId977"/>
+    <hyperlink ref="G979" r:id="rId978"/>
+    <hyperlink ref="G980" r:id="rId979"/>
+    <hyperlink ref="G981" r:id="rId980"/>
+    <hyperlink ref="G982" r:id="rId981"/>
+    <hyperlink ref="G983" r:id="rId982"/>
+    <hyperlink ref="G984" r:id="rId983"/>
+    <hyperlink ref="G985" r:id="rId984"/>
+    <hyperlink ref="G986" r:id="rId985"/>
+    <hyperlink ref="G987" r:id="rId986"/>
+    <hyperlink ref="G988" r:id="rId987"/>
+    <hyperlink ref="G989" r:id="rId988"/>
+    <hyperlink ref="G990" r:id="rId989"/>
+    <hyperlink ref="G991" r:id="rId990"/>
+    <hyperlink ref="G992" r:id="rId991"/>
+    <hyperlink ref="G993" r:id="rId992"/>
+    <hyperlink ref="G994" r:id="rId993"/>
+    <hyperlink ref="G995" r:id="rId994"/>
+    <hyperlink ref="G996" r:id="rId995"/>
+    <hyperlink ref="G997" r:id="rId996"/>
+    <hyperlink ref="G998" r:id="rId997"/>
+    <hyperlink ref="G999" r:id="rId998"/>
+    <hyperlink ref="G1000" r:id="rId999"/>
+    <hyperlink ref="G1001" r:id="rId1000"/>
+    <hyperlink ref="G1002" r:id="rId1001"/>
+    <hyperlink ref="G1003" r:id="rId1002"/>
+    <hyperlink ref="G1004" r:id="rId1003"/>
+    <hyperlink ref="G1005" r:id="rId1004"/>
+    <hyperlink ref="G1006" r:id="rId1005"/>
+    <hyperlink ref="G1007" r:id="rId1006"/>
+    <hyperlink ref="G1008" r:id="rId1007"/>
+    <hyperlink ref="G1009" r:id="rId1008"/>
+    <hyperlink ref="G1010" r:id="rId1009"/>
+    <hyperlink ref="G1011" r:id="rId1010"/>
+    <hyperlink ref="G1012" r:id="rId1011"/>
+    <hyperlink ref="G1013" r:id="rId1012"/>
+    <hyperlink ref="G1014" r:id="rId1013"/>
+    <hyperlink ref="G1015" r:id="rId1014"/>
+    <hyperlink ref="G1016" r:id="rId1015"/>
+    <hyperlink ref="G1017" r:id="rId1016"/>
+    <hyperlink ref="G1018" r:id="rId1017"/>
+    <hyperlink ref="G1019" r:id="rId1018"/>
+    <hyperlink ref="G1020" r:id="rId1019"/>
+    <hyperlink ref="G1021" r:id="rId1020"/>
+    <hyperlink ref="G1022" r:id="rId1021"/>
+    <hyperlink ref="G1023" r:id="rId1022"/>
+    <hyperlink ref="G1024" r:id="rId1023"/>
+    <hyperlink ref="G1025" r:id="rId1024"/>
+    <hyperlink ref="G1026" r:id="rId1025"/>
+    <hyperlink ref="G1027" r:id="rId1026"/>
+    <hyperlink ref="G1028" r:id="rId1027"/>
+    <hyperlink ref="G1029" r:id="rId1028"/>
+    <hyperlink ref="G1030" r:id="rId1029"/>
+    <hyperlink ref="G1031" r:id="rId1030"/>
+    <hyperlink ref="G1032" r:id="rId1031"/>
+    <hyperlink ref="G1033" r:id="rId1032"/>
+    <hyperlink ref="G1034" r:id="rId1033"/>
+    <hyperlink ref="G1035" r:id="rId1034"/>
+    <hyperlink ref="G1036" r:id="rId1035"/>
+    <hyperlink ref="G1037" r:id="rId1036"/>
+    <hyperlink ref="G1038" r:id="rId1037"/>
+    <hyperlink ref="G1039" r:id="rId1038"/>
+    <hyperlink ref="G1040" r:id="rId1039"/>
+    <hyperlink ref="G1041" r:id="rId1040"/>
+    <hyperlink ref="G1042" r:id="rId1041"/>
+    <hyperlink ref="G1043" r:id="rId1042"/>
+    <hyperlink ref="G1044" r:id="rId1043"/>
+    <hyperlink ref="G1045" r:id="rId1044"/>
+    <hyperlink ref="G1046" r:id="rId1045"/>
+    <hyperlink ref="G1047" r:id="rId1046"/>
+    <hyperlink ref="G1048" r:id="rId1047"/>
+    <hyperlink ref="G1049" r:id="rId1048"/>
+    <hyperlink ref="G1050" r:id="rId1049"/>
+    <hyperlink ref="G1051" r:id="rId1050"/>
+    <hyperlink ref="G1052" r:id="rId1051"/>
+    <hyperlink ref="G1053" r:id="rId1052"/>
+    <hyperlink ref="G1054" r:id="rId1053"/>
+    <hyperlink ref="G1055" r:id="rId1054"/>
+    <hyperlink ref="G1056" r:id="rId1055"/>
+    <hyperlink ref="G1057" r:id="rId1056"/>
+    <hyperlink ref="G1058" r:id="rId1057"/>
+    <hyperlink ref="G1059" r:id="rId1058"/>
+    <hyperlink ref="G1060" r:id="rId1059"/>
+    <hyperlink ref="G1061" r:id="rId1060"/>
+    <hyperlink ref="G1062" r:id="rId1061"/>
+    <hyperlink ref="G1063" r:id="rId1062"/>
+    <hyperlink ref="G1064" r:id="rId1063"/>
+    <hyperlink ref="G1065" r:id="rId1064"/>
+    <hyperlink ref="G1066" r:id="rId1065"/>
+    <hyperlink ref="G1067" r:id="rId1066"/>
+    <hyperlink ref="G1068" r:id="rId1067"/>
+    <hyperlink ref="G1069" r:id="rId1068"/>
+    <hyperlink ref="G1070" r:id="rId1069"/>
+    <hyperlink ref="G1071" r:id="rId1070"/>
+    <hyperlink ref="G1072" r:id="rId1071"/>
+    <hyperlink ref="G1073" r:id="rId1072"/>
+    <hyperlink ref="G1074" r:id="rId1073"/>
+    <hyperlink ref="G1075" r:id="rId1074"/>
+    <hyperlink ref="G1076" r:id="rId1075"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>