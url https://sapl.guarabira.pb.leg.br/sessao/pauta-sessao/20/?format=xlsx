--- v0 (2026-04-13)
+++ v1 (2026-06-19)
@@ -156,51 +156,51 @@
   <si>
     <t>Lei Rayla Cavalcante: Institui o Dia Municipal de Combate à Violência contra Mulher no município de Guarabira-PB, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 57 de 2026</t>
   </si>
   <si>
     <t>Institui o “Março Amarelo” no Município de Guarabira como campanha de conscientização, prevenção e enfrentamento à Endometriose</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 58 de 2026</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de São Miguel Arcanjo e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 60 de 2026</t>
   </si>
   <si>
     <t>Novinho do Cordeiro</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 65 de 2026</t>
   </si>
   <si>
-    <t>Dispõe sobre a denominação de RUA JÚLIA DE OLIVEIRA, a Rua Projetada 13, localizada no bairro Altiplano Bella Vista, Guarabira-PB, e dá outras providências.</t>
+    <t>Dispõe sobre a denominação de RUA JÚLIA DE OLIVEIRA, a Rua Projetada 13, localizada no bairro José Ferreira dos Santos, Guarabira-PB, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 66 de 2026</t>
   </si>
   <si>
     <t>Júnior Ferreira</t>
   </si>
   <si>
     <t>Denomino de RAYLA CAVALCANTE a atual rua “VIA MONTE DAS OLIVEIRAS 13”, no Monte das Oliveiras e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 70 de 2026</t>
   </si>
   <si>
     <t>Institui o “Junho Laranja” no município de Guarabira como campanha de conscientização sobre a anemia e a leucemia.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 71 de 2026</t>
   </si>
   <si>
     <t>Institui o “Junho Violeta” no município de Guarabira como campanha de combate à violência contra a pessoa idosa.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 72 de 2026</t>
   </si>