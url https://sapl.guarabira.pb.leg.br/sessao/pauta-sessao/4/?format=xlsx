--- v0 (2026-04-19)
+++ v1 (2026-06-18)
@@ -419,51 +419,51 @@
   <si>
     <t>Projeto de Resolução nº 6 de 2026</t>
   </si>
   <si>
     <t>Concede a Medalha Osmar de Aquino a Sra. Irlanda Henrique de Sá e dá outras providências</t>
   </si>
   <si>
     <t>Medida Provisória nº 65 de 2026</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Incentivo Financeiro Adicional - IFA aos Agentes Comunitários de Saúde (ACS) do Município de Guarabira e dá outras providências.</t>
   </si>
   <si>
     <t>Medida Provisória nº 66 de 2026</t>
   </si>
   <si>
     <t>Denomina o “Anfiteatro Monsenhor Nicodemos” e dá outras providências.</t>
   </si>
   <si>
     <t>Medida Provisória nº 67 de 2026</t>
   </si>
   <si>
-    <t>Altera dispositivos da Lei Municipal nº 2.252, de 16 de dezembro de 2024, que disciplina o sistema de transporte individual de passageiros por motocicletas (mototáxi) no Município de Guarabira/PB, e dá outras providências</t>
+    <t>Altera dispositivos da Lei Municipal nº 2.252, de 16 de dezembro de 2024, que disciplina o sistema de transporte individual de passageiros por motocicletas (mototáxi) no Município de Guarabira/PB, e dá outras providências com adição das Emendas já aprovadas</t>
   </si>
   <si>
     <t>Medida Provisória nº 68 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre o vencimento mínimo dos servidores públicos municipais da Prefeitura Municipal de Guarabira</t>
   </si>
   <si>
     <t>Medida Provisória nº 69 de 2026</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2.132, de 21 de dezembro de 2023, modificando, extinguindo e criando funções gratificadas ocupadas integralmente por servidores públicos efetivos nos termos que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>Medida Provisória nº 70 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.147 de 29 de dezembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>Medida Provisória nº 71 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.148 de 29 de dezembro de 2023, e dá outras providências.</t>
   </si>